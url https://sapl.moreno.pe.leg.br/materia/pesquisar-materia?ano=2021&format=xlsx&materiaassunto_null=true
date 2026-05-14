--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -54,1703 +54,1703 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Lau Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/170/005_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/170/005_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 atual administração, a instalação de um Posto de Saúde Familiar _ PSF, na_x000D_
 Vila Holandesa, nesta cidade.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/171/006_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/171/006_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo a Direção da Companhia Energética de_x000D_
 Pernambuco - CELPE, no sentido de realizar a ampliação da rede elétrica_x000D_
 na 1ª e 2ª travessa nova descoberta, no Bairro: Alto de Santo Antônio nesta cidade</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/172/007_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/172/007_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do Moreno, solicitando a pavimentação (calçamento) de um trecho da rua: Argentina com a rua Nova Descoberta, no bairro: Alto do Santo Antônio nesta cidade.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/291/rq-011.2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/291/rq-011.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe analisar  a possibilidade de implantar uma ciclovia nas avenidas Sofrônio Portela, Avenida Ten. Cleto Campelo que fazem parte da PE 07 no centro da nossa cidade.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/</t>
+    <t>http://sapl.moreno.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento que remete a este legislativo municipal projeto de lei de doação  de terreno medindo 20 metros de frente por 20 metros de fundo, na Rua Paulo Ferreira Vicente Lamoia ( quadra S e R, nº 01), no bairro do conjunto habitacional miguel Arraes nesta cidade, para a construção de um templo da Igreja Pentecostal Assembleia de Jesus Cristo, CNPJ nº 24.133.886/0001-00,pastor Presidente Ivanildo Santos. Segue anexo, abaixo assinado com mais de 500(quinhentas) assinaturas com o apoio do povo da citada comunidade</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Rubem Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/173/013_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/173/013_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar calçamento nas ruas: Manoel Pereira, Rua João Matias da Silva,_x000D_
 Rua Cícero maranhão, Rua Ana Gomes de Freitas e Rua Nair da Paz_x000D_
 Portela, todas localizadas no antigo Loteamento Várzea da Cruz, nas_x000D_
 proximidades da Cidade Evangélica dos Órfãos, nesta cidade.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/174/014_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/174/014_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, remeter Projeto_x000D_
 de Lei, no sentido de implantar um Centro de Reabilitação em Fisioterapia_x000D_
 para atendimento de população de Moreno Sede e no Distrito de Bonança.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/175/015_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/175/015_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que  dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente realizar a revitalização da Praça do_x000D_
 Cristo Redentor, localizada na Paróquia de Santa Terezinha do Menino_x000D_
 Jesus, Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/176/016_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/176/016_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do_x000D_
 Município do Moreno, incluir no Plano de Trabalho da Administração Municipal, a_x000D_
 ampliação da ponte que liga os Bairros de N. Sra. da Conceição com o Bairro do_x000D_
 Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/177/017_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/177/017_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração o complemento da escadaria da Rua Uruguai, ligando o_x000D_
 Bairro do Alto de Santo Antônio e o Bairro do Xingu, nesta cidade.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mozart Bruno, Adriano de Cumaru, Edivan Carneiro, Eliziel Santana, Joel do Conselho, Lau Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/178/019_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/178/019_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito_x000D_
 do Município; Sr. Edmilson Cupertino de Almeida, no sentido no sentido de_x000D_
 viabilizar um carro Limpa Fossa para atender a população de vários bairros de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Mozart Bruno</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/179/020_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/179/020_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito_x000D_
 do Município; Sr. Edmilson Cupertino de Almeida, no sentido no sentido de que_x000D_
 autorize a secretaria Competente para que realize a instalação de um corre mão_x000D_
 na calçada da subida da Igreja Matriz da Imaculada Conceição, em ambos os_x000D_
 lados da referida localidade.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Adriano de Cumaru</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/145/021_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/145/021_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  ao Excelentíssimo Senhor Prefeito do município; Sr._x000D_
 Edilson Cupertino, viabilizar a reforma e a implantação das normas de_x000D_
 acessibilidade e sinalização sobre os passeios públicos e calçadas das avenidas_x000D_
 Cleto Campelo, Sofrônio Portela e demais avenidas da cidade onde há grande_x000D_
 circulação de pedestres e como determina a lei Federal de N°13.146/2015 e o_x000D_
 Estatuto das Cidades, para assim melhorar a tramitação de toda população que reside_x000D_
 ou frequenta nossa cidade.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/180/023_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/180/023_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita ao Excelentíssimo Senhor Prefeito do município;_x000D_
 Sr. Edmilson Cupertino, o pedido de conservação, drenagem,_x000D_
 Iluminação e sinalização das estradas que dão acesso a zona rural do município</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/181/024_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/181/024_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. EDMILSON CUPERTINO DE ALMEIDA, no sentido_x000D_
 de incluir no Plano de Trabalho da atual administração, a reativação da_x000D_
 Escola Municipal Souza Veras, localizada no Bairro: Nossa Senhora das_x000D_
 Graças, nesta Cidade.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/182/025_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/182/025_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 que viabilize a aquisição de 03 (três) carros pipas para realizar os serviços_x000D_
 de abastecimento de água em nossa cidade.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/188/27_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/188/27_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente e que seja providenciado calçamento_x000D_
 (pavimentação) das Ruas Maria Juvina da Conceição, Pedro Paulo da Silva,_x000D_
 Manoel Paulo dos Santos, João Lino de Oliveira, trecho da Travessa Santa_x000D_
 Terezinha e os acessos do Alto da Conquista.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/189/30_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/189/30_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração a pavimentação (calçamento) da Travessa Argélia no Bairro_x000D_
 do Xingu, nesta cidade.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Edivan Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/191/31_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/191/31_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração, a manutenção e conservação da Praça de Taxi, localizada_x000D_
 no centro de nossa cidade.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/190/32_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/190/32_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de remeter a esta Casa Legislativa_x000D_
 Projeto de Lei criando "Auxilio Emergencial Temporário para Artistas,_x000D_
 Agremiações e Grupos Artístico da cidade do Moreno"</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/278/requerimentos-033.2021_20211029_0001.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/278/requerimentos-033.2021_20211029_0001.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de enviar a esta Casa Legislativa_x000D_
 Projeto de Lei para requalificação, humanizar e padronizar o espaço do_x000D_
 pátio da feira livre em Moreno/Sede e Distrito de Bonança</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/192/34_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/192/34_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração a pavimentação (calçamento) da Rua 08 de Dezembro (ao_x000D_
 lado da Ciave alimentos), no centro de nossa cidade.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/288/r.37.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/288/r.37.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar  a secretaria de competente para realizar a contratação de um Oftalmologista para atender a rede municipal.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/193/39_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/193/39_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo Ao limo. Sr. Erivaldo Coutinho; Diretor_x000D_
 Presidente do Grande Recife Consórcio de Transporte, para providenciar_x000D_
 juntamente com a cessionária Borborema de Transportes Coletivos, o_x000D_
 aumento da quantidade de coletivos que faz a linha Moreno/Terminal_x000D_
 r- Integrado de Passageiro - TIP, e que em seu itinerário percorra as 02_x000D_
 principais avenidas da cidade (Av. Dr. Sofrônio Portela e Tenente Cleto_x000D_
 Campeio), até a entrada do Conjunto Habitacional Miguel Arraes,_x000D_
 contemplando uma maioria de pessoas, entre crianças, idosos, gestantes,_x000D_
 pessoas especiais que necessitam se deslocar até o terminal dos ônibus_x000D_
 para serem beneficiadas com o trajeto.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/194/40_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/194/40_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo a Mesa Diretora da Câmara Municipal do_x000D_
 Moreno, no sentido de formar uma Comissão para a realização da reforma_x000D_
 da Lei Orgânica Municipal (Constituinte Municipal).</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/195/41_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/195/41_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 atual administração, regulamentação do transporte de estudantes_x000D_
 universitários, através do projeto de lei do executivo, previsto no capitulo.lI,_x000D_
 incisos VII e VIII.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a criação de um programa de doação de cestas básicas, para a população carente dessa cidade, em virtude do CAOS que a população passa com essa PANDEMIA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/289/rq-049.2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/289/rq-049.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se encaminha para esta casa  projeto de lei o ticket de alimentação para os guardas municipais.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento-n0512021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento-n0512021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a pavimentação e calçamento da Av. Jornalista Antonio Maranhão no bairro NSRª da Conceição nesta cidade.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Berg do Mercadinho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/196/53_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/196/53_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorize a Secretaria Competente para realizar a mudança do ponto de_x000D_
 Mototáxi localizado na esquina da rua Joaquim Nabuco (Final da ponte_x000D_
 Santa Maria) para esquina da Rua Moacir Campelo com a devida_x000D_
 construção de cobertura para abrigar os profissionais e trazer melhores_x000D_
 condições para o embarque e desembarque dos passageiros._x000D_
 Aproveitando também para solicitar que no término da Rua Joaquim_x000D_
 Nabuco, início da Rua Beira Rio - Bairro Galinha D'água, também seja_x000D_
 Realizado o ordenamento e construção de abrigo no Ponto de mototáxi_x000D_
 da localidade.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Eliziel Santana</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/197/54_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/197/54_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorize a Secretaria Competente para realizar a desobstrução das galerias_x000D_
 pluviais localizadas em frente as casas de nª 85 - 20 - 18 da Avenida_x000D_
 Antônio Farias, no Bairro da Galinha D'água, nesta cidade.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/198/55_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/198/55_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorize a Secretaria Competente para realizar a capinação na Avenida_x000D_
 Rodolfo Vieira da Silva (entrada do Conjunto Habitacional Miguel Arraes),_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/199/56_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/199/56_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 analisar as possibilidades de disponibilizar ambulância 24 no Povoado de_x000D_
 Massaranduba, nesta cidade.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/200/57_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/200/57_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmílson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria competente, realizar a complementação da_x000D_
 pavimentação (calçamento) da Rua Eduardo Campos, no Bairro do Alto das_x000D_
 Estrelas, nesta cidade.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/201/58_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/201/58_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria competente, realizar a pavimentação da Rua_x000D_
 Marechal Costa e Silva e da Rua Horácio Gonzalez, ambas no bairro do Alto_x000D_
 da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/202/59_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/202/59_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria competente, realizar a pavimentação das Ruas abaixo_x000D_
 relacionadas localizadas no bairro de Nossa Senhora da Conceição, nesta_x000D_
 cidade._x000D_
 • Rua Corina Pina_x000D_
 • Rua José Lopes_x000D_
 • Rua Gisele Pontes Pedrosa_x000D_
 • Rua Coronel Antônio Pedrosa</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/203/60_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/203/60_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a ativação do Sistema de Videomonitoramento, adquirido pelo_x000D_
 Executivo, através do Gabinete de Gestão Integrada Municipal - GGIM, já a_x000D_
 alguns anos e até a presente data, encontra-se desativado.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/204/61_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/204/61_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para realizar a pavimentação da Rua_x000D_
 Edson Régis, localizada no bairro de Nossa senhora da Conceição, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/285/calcamento-l.n.s.c.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/285/calcamento-l.n.s.c.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:_x000D_
 Professor Corina Soares, no Bairro: Loteamento Nossa Senhora_x000D_
 da Conceição, Moreno-PE, ponto de referência, na subida da_x000D_
 Escola Auto de França</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/284/calcamento-pedreiras.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/284/calcamento-pedreiras.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar o termino da pavimentação (calçamento)_x000D_
 de um trecho da Rua 14 de julho, Bairro das Pedreiras, Moreno-PE, conhecido como: Córrego do Penoso.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/205/65_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/205/65_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe formular APELO ao Chefe do_x000D_
 Poder Executivo Municipal, no sentido de elevar o percentual do_x000D_
 Adicional de Insalubridade, previsto no artigo 71 da Lei Municipal_x000D_
 023/93, para 40%, destinado aos servidores da área de saúde e limpeza_x000D_
 pública do Município do Moreno, enquanto perdurarem os motivos_x000D_
 que ensejaram a decretação do "Estado de Calamidade Pública", no_x000D_
 âmbito do Município de Moreno, através do Decreto 027, de 26 de_x000D_
 março de 2020, publicado no Diário Oficial dos Municípios do Estado de_x000D_
 Pernambuco (AMUPE), de 27 de março de 2020._x000D_
 Requeiro ainda que seja enviado a_x000D_
 esta Casa Legislativa, Projeto de Lei concedendo reajuste de salários_x000D_
 aos servidores da Secretaria Municipal de Saúde.•</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/286/r.66.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/286/r.66.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe reajuste de salários aos servidores da secretaria municipal de saúde</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Galego do Cloro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/281/rq-068.2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/281/rq-068.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no plano de trabalho da administração a pavimentação da rua Manoel Oscar de Luna , localizada no Alto da Maternidade ( nas proximidades da unidade II) nesta cidade.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/280/rq-069.2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/280/rq-069.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe viabilizar uma área de lazer  no Bairro do Alto Maternidade nesta cidade.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/279/rq-070.2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/279/rq-070.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria competente para realizar a capinação, iluminação e pavimentação da Avenida Dantas Barreto, na altura do bairro do Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/206/71_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/206/71_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de adesivar nas ambulâncias_x000D_
 deste município um numero de telefone para contato, facilitando_x000D_
 assim a solicitação da população principalmente na hora de uma_x000D_
 emergência.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/207/72_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/207/72_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 ou melhoramentos das seguintes ruas:_x000D_
 Rua José Carlos de França (término no Depósito de Danda)_x000D_
 Rua da Lagoa_x000D_
 Rua 1a Travessa da Rua da Lagoa_x000D_
 Todas localizadas no bairro do Alto das Estrelas (conhecido como Fossão),_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/208/73_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/208/73_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria competente, realizar a reposição de pavimentação e_x000D_
 asfalto na Rua da Liberdade (Rua da Mala), no Alto da Liberdade, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/209/74_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/209/74_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria competente, realizar a reposição de pavimentação e_x000D_
 asfalto na Rua José Amaro da Paz (Beirando o Rio Jaboatão) no Bairro da Liberdade, nesta cidade.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/210/75_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/210/75_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente para agilizar a pavimentação da Rua de_x000D_
 Biu de Pedro, localizada no Loteamento Bonança 11 / Cidade de Deus,_x000D_
 Distrito de Bonança.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/211/76_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/211/76_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento  que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 viabilizar a contratação de servidores para realizar a limpeza (varrição),_x000D_
 manutenção do calçamento (tapa buracos) e capinação nos bairros da_x000D_
 Cidade de Deus e Bonança II ,no Distrito de Bonança.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/212/77_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/212/77_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente para realizar a melhoria das ruas_x000D_
 localizadas no Alto da Estação e Alto do pau D'árco no Distrito de Bonança:_x000D_
 • Rua Antonio Vicente Veloso de Andrade_x000D_
 • Rua Luiz Raimundo de Souza_x000D_
 • Rua José Feliciano Gomes_x000D_
 • Rua Antonio Joaquim de carvalho_x000D_
 • Rua Paulo Pereira_x000D_
 • Rua Manoel Jacinto Gomes</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/213/78_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/213/78_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município, no sentido de_x000D_
 autorizar a secretaria competente para realizar a recuperação e_x000D_
 pavimentação das 1a, 2a, 3a, e 4a travessas da Rua dos Músicos,_x000D_
 no bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/214/79_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/214/79_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município, no sentido de_x000D_
 autorizar a secretaria competente para realizar a recuperação e_x000D_
 pavimentação da Rua "A" no bairro do Alto das Estrelas, nesta_x000D_
 cidade._x000D_
 Requeiro Urgência.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/215/80_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/215/80_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município, no sentido de_x000D_
 autorizar a secretaria competente para realizar a inclusão da_x000D_
 classe dos caminhoneiros entre os grupos prioritários para_x000D_
 vacinação da Covid-19 na cidade do Moreno.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/216/83_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/216/83_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo ao Secretário de Obras e Serviços Públicos;_x000D_
 limo. Sr. Fernando Garcia, no sentido de realizar a retirada de entulhos na_x000D_
  Av. José Ermírio de Moraes e na Rua Beiro Uchoa, localizadas no Alto da_x000D_
 Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/217/84_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/217/84_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino, no sentido de encaminhar a_x000D_
 esta casa, Projeto de Lei, que estabeleça prioridade na vacinação contra o Covid-19 para Bancários da rede pública e Privada deste município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/218/85_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/218/85_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
  Excelentíssimo Senhor Prefeito do Município, para que encaminhe_x000D_
 realize estudo para criação do PLANO DE CARGOS DE_x000D_
 CARREIRA E VENCIMENTOS dos Guardas Municipais do Moreno.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/219/86_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/219/86_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a implantação de uma unidade do Programa de Proteção e Defesa_x000D_
 do Consumidor - PROCON no município do Moreno.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/220/87_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/220/87_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo ao Excelentíssimo_x000D_
 Senhor Superintendente da PRF, Sr. Antônio Vital de Moraes_x000D_
 Junior e Ministério Publico Federal, para que adotem providências,_x000D_
 no sentido de Reativar o posto da Policia da Rodoviária Federal,_x000D_
 localizado na BR 232 em Moreno/PE.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/221/89_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/221/89_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para realizar a revitalização da praça,_x000D_
 do muro e do jardim da Igreja Matriz da Imaculada Conceição, Moreno - PE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/146/091_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/146/091_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do_x000D_
 Município do Moreno, no sentido de incluir no Plano de trabalho da administração_x000D_
 a pavimentação (calçamento) de parte da Avenida Dantas Barreto (por trás da_x000D_
 futura Casa de Parto) no bairro da Cambonje, nesta cidade.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/147/092_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/147/092_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento das ruas no Bairro de Nossa Senhora_x000D_
 da Conceição, nesta cidade._x000D_
 • Paulo Roberto Melo_x000D_
 • Vereador Arnaldo Alexandre Bezerra</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/148/093_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/148/093_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município, no sentido de enviar_x000D_
 para esta casa um Projeto de Lei, concedendo Isenção da taxa de_x000D_
 Alvará dos Taxistas deste Município no exercício 2021. Como_x000D_
 também a instalação de um banheiro nas imediações da praça_x000D_
 onde ficam os taxistas, para os profissionais da categoria.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/149/094_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/149/094_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino, no sentido providenciar_x000D_
 assistentes sociais para a Policlínica Beiró Uchôa, nesta cidade.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/150/095_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/150/095_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente para realizar melhorias na Rua "H", no_x000D_
 Loteamento Bonança II,Distrito de Bonança.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/222/96_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/222/96_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Exmo. Sr. Prefeito do Município, no sentido de incluir no Plano de_x000D_
 Trabalho da atual administração, o alargamento da ponte que liga_x000D_
 a Rua Felipe Camarão ao bairro N. Sra. de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/223/97_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/223/97_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito_x000D_
 do Município; Sr. Edmilson Cupertino de Almeida, no sentido de que remeta a_x000D_
 este Legislativo Municipal Projeto de Lei de doação de terreno para a construção_x000D_
 da Sede da Associação Acolher, ·CNPJ n? 29.139.015/0001-17, que tem como_x000D_
 Presidente o Sr. José Amaro, Organização sem fins lucrativos que visa a_x000D_
 formação como cidadãos de crianças e adolescentes por meio da música e será_x000D_
 instalado também um abrigo para Idosos.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/151/098_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/151/098_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para realizar o complemento da_x000D_
 pavimentação (calçamento) da Rua Antônio Júlio sobrinho, no Bairro Alto da_x000D_
 Maternidade, Moreno - PE.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/224/99_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/224/99_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que se faça pedido de indicação ao Excelentíssimo_x000D_
 Senhor Prefeito do Município do Moreno, no sentido de incluir no Plano_x000D_
 de trabalho da administração a pavimentação (calçamento) da Rua:_x000D_
 Floriano e o conserto de três Bocas de Lobo, em frente a barraca de_x000D_
 Dunga, no bairro da Galinha D'água nesta cidade.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/225/100_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/225/100_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo_x000D_
 Senhor Prefeito do Município do Moreno, no sentido de incluir no Plano_x000D_
 de trabalho da administração a Recuperação da pavimentação_x000D_
 (calçamento) da Rua: José Ermírio de Morais, no bairro da Galinha_x000D_
 D'água nesta cidade.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/226/101_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/226/101_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edrnilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da administração a requalificação do centro de_x000D_
 Moreno/Sede, realizando melhorias nas calçadas das principais avenidas:_x000D_
 Sofrônio Portela e Cleto Campelo.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/227/102_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/227/102_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Exmo. Sr. Prefeito do_x000D_
 Município, no sentido realizar a revitalização da Praça da Bandeira, centro_x000D_
 da cidade do Moreno.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/228/103_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/228/103_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 cupertino de Almeida, solicitando a perfuração de POÇOS_x000D_
 artesianos em nossa cidade principalmente nas áreas mais_x000D_
 carentes como Vila Holandesa, Miguel Arraes, Massaranduba e_x000D_
 Escolas municipais</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/152/104_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/152/104_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento das Ruas: Adelson Maciel e Leopoldo Franklin_x000D_
 Lacerda, todas no Bairro de Nossa Senhora da Conceição, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/229/105_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/229/105_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:_x000D_
 Luiz Cavalcante Fraga, no Bairro: João Paulo II, Moreno-PE,</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/230/107_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/230/107_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentissimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a construção de ponte_x000D_
 ligando o Bairro da Beira Rio com o Bairro do Xingu e uma outra ponte_x000D_
 ligando ao bairro com a Rua Argentina no Alto de Santo Antônio, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/231/108_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/231/108_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido_x000D_
 Excelentíssimo Senhor Prefeito do Município:_x000D_
 cumpridas as_x000D_
 de indicação ao_x000D_
 Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar à Secretaria_x000D_
 Competente para realizar a montagem da biblioteca pública da_x000D_
 cidade de Moreno, que será localizada na Estação Ferroviária do_x000D_
 Moreno, Av. Dantas Barreto, 320, Centro, Moreno-PE.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/232/110_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/232/110_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Exmo. Sr. Prefeito do_x000D_
 Município, no sentido de autorizar a Secretaria Competente, para realizar a_x000D_
 pintura da Linha D'água (meio fio) de amarelo de Proibido "PARAR E_x000D_
 ESTAClONAR" nos principais pontos críticos de grande transito veicular e_x000D_
 de pedestres e irá beneficiar e viabilizar o transito de carros e a todos os_x000D_
 morenenses principalmente aqueles que utilizam o transporte coletivo no_x000D_
 trecho que vai da ponte Santa Maria até o Loteamento N. S. da Conceição_x000D_
 e, como também a retiradas de veículos abandonados no referido corredor.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/233/111_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/233/111_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo ao Ilustríssimo Senhor Secretário de Obras_x000D_
 e Serviços Urbanos, no sentido de realizar a limpeza em toda extensão do_x000D_
 canal da Cohab, Vila Liberdade / Cohab, nesta cidade.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/234/112_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/234/112_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo_x000D_
 Senhor Prefeito do Município do Moreno, no sentido de incluir no Plano de_x000D_
 Trabalho da atual administração, a pavimentação (calçamento) da Rua_x000D_
  Japão, localizada no Bairro das Pedreiras, nesta cidade.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/235/113_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/235/113_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorize a Secretaria Competente, realizar a construção de muro de arrimo_x000D_
 na Rua dos Músicos nº 02 (rua principal), por trás da Igreja Evangélica_x000D_
 Novas de Paz, no bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/236/114_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/236/114_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a limpeza, remoção de_x000D_
 entulhos, pintura de meio fio nos Bairros do ABC me Galinha D'água, nesta</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/153/115_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/153/115_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, para solicitar a_x000D_
 aquisição de um mamógrafo digital para a Policlínica Beiró Uchoa, para o_x000D_
 Posto de Saúde Maria Cristina em Bonança e para o Povoado de_x000D_
 Massaranduba, nesta cidade.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/154/117_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/154/117_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de_x000D_
 indicação ao Excelentíssimo Senhor Prefeito do Município;_x000D_
 Sr. Edmilson Cupertino de Almeida, solicitando que seja_x000D_
 criado um seguro de vida, para o funcionalismo Público Municipal_x000D_
 com percentual de (setenta por cento) para o Executivo_x000D_
 (trinta por cento), para o funcionalismo.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/155/119_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/155/119_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que faça pedido de indicação ao Excelentíssimo prefeito do_x000D_
 município; Senhor Edmilson Cupertino de Almeida, no sentido de autorizar_x000D_
 a secretária de obras e serviços Públicos, a realizar a abertura das_x000D_
 canaletas, drenagem, capinação e melhorias (colocação de piçarras) na_x000D_
 Rua D, principal acesso, que liga o Bairro Monte Sinai_x000D_
 ( Queimadas) a BR 232.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/156/122_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/156/122_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que solícita ao Excelentíssimo Senhor Prefeito do município; Sr._x000D_
 Edilson Cupertino, o pedido de drenagem e asfalto da rua Gizele Pedrosa no_x000D_
 Loteamento Nossa Senhora da Conceição, foi através dos relatos e pedidos da_x000D_
 população local, que vem sofrendo a bastante tempo com a falta dessas melhorias.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/157/123_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/157/123_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para realizar a confecção de placas de_x000D_
 identificação dos engenhos com as suas respectivas quilometragem:_x000D_
 _x000D_
 Da PE 07 a Rua Principal do Eng. Mato-Grosso_x000D_
 Da Rua Principal do eng. Mato-Grosso até o Engenho Contra-Açude_x000D_
 Da Rua Principal do eng. Mato-Grosso até o Engenho Novo da Conceição_x000D_
 Da Rua Principal do eng. Mato-Grosso até o Engenho Gurjaú de Baixo_x000D_
 Da Rua Principal do eng. Mato-Grosso até o Engenho Cazanza_x000D_
 Da Rua Principal do eng. Mato-Grosso até o Engenho Jardim</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Lau Barbosa, Adriano de Cumaru, Berg do Mercadinho, Edivan Carneiro, Eliziel Santana, Galego do Cloro, Rubem Nascimento, Toni do João Paulo, Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/158/124_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/158/124_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo a Mesa Diretora da Câmara Municipal do_x000D_
 Moreno, para que envie para votação no Plenário desta Casa, Projeto de_x000D_
 Lei de reajuste do salário dos Vereadores do Município.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/159/125_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/159/125_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 que remeta a este Legislativo Municipal Projeto de Lei de doação de terreno_x000D_
 medindo 13,60 mts (treze vírgula sessenta metros) de comprimento por 5,00_x000D_
 mts (cinco metros) de largura, totalizando 68 m2 (sessenta e oito metros_x000D_
 quadrados) na Rua Argila nª 04, no Bairro do Xingu, nesta cidade, para o_x000D_
 Grupo Espírita Amigos Fraternos - GEAF.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/160/126_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/160/126_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do_x000D_
 Município do Moreno, no sentido de autorizar a Secretaria Competente, para_x000D_
 realizar reforma e estruturação do Campo da Galinha D'água, localizado no Bairro_x000D_
 homônimo, nesta cidade.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/161/127_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/161/127_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente para realizar a pavimentação_x000D_
 (calçamento) das Ruas: Nossa Senhora das Graças, no bairro da Galinha_x000D_
 d'água, nesta cidade.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/162/128_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/162/128_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja consignada nos_x000D_
 anais desta Casa, MOÇÃO DE APOIO E APLAUSO e CONGRATULAÇÕES,_x000D_
 a 1a Igreja Batista em Moreno pelos seus 111 anos que completou no dia 15_x000D_
 de novembro.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/163/129_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/163/129_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 providenciar um Transporte Ambulatório para atender a demanda de_x000D_
 pacientes do Distrito de Bonança, Cidade de Deus e as comunidades no_x000D_
 entorno do Distrito.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/282/poco-artesiano-mangueiradocx.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/282/poco-artesiano-mangueiradocx.pdf</t>
   </si>
   <si>
     <t>Requerimento que autorizar a secretaria_x000D_
 competente para realizar a construção de um poço artesiano na_x000D_
 comunidade sol nascente, localizado na rua Vidal de Negreiro,_x000D_
 Mangueira, Moreno-PE</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/164/132_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/164/132_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Antônio Ribeiro Pedrosa,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/165/133_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/165/133_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe, que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Osmário Gomes de Araújo,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/277/rq134.2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/277/rq134.2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA E DEDETIZAÇÃO, RECOLOCAÇÃO DE LIXEIROS, REPAROS DOS BANHEIROS E INSTALAÇÕES  DE TORNEIRAS COM ACESSO A ÁGUA POTÁVEL NAS DEPENDÊNCIAS DO MERCADO PUBLICO E DE SEUS ARREDORES  COMO A  FEIRA LIVRE  E O MERCADO DE CARNE E PEIXE  DA NOSSA CIDADE. CONTANDO QUE O NOSSO MERCADO PÚBLICO ANO QUE VEM IRÁ FAZER  100 (CEM) ANOS DE SUA CONSTRUÇÃO</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/283/corremao.-escadaria-maternidade.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/283/corremao.-escadaria-maternidade.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar à Secretaria_x000D_
 Competente para realizar a instalação de um corrimão, na_x000D_
 escadaria, na rua Professor José Lins, alto da Maternidade,_x000D_
 Moreno-PE,</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/166/136_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/166/136_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para que seja realizada a retirada do_x000D_
 mato das ruas, calçadas, guias, sarjetas e paralelepípedos de diversos_x000D_
 pontos nas ruas do Alto do Santo Antônio, como também,' melhorias na_x000D_
 Praça da Capela no mesmo bairro.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/167/137_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/167/137_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para que incluía no Plano de Trabalho_x000D_
 da administração, a melhoria, capinação, limpeza e pavimentação de parte_x000D_
 da Rua Horácio Gonzalez, no Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/168/138_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/168/138_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para que realize o conserto da_x000D_
 pavimentação da Rua Venezuela, em frente do colégio municipal Áurea da_x000D_
 Cunha e Souza, no Alto de Santo Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/169/139_2021.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/169/139_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, para que seja realizada a retirada do_x000D_
 mato das ruas, calçadas, guias, sarjetas e paralelepípedos de diversos_x000D_
 pontos da Rua Marechal Costa e Silva, no Bairro do Alto da Maternidade,_x000D_
 nas imediações de Zé da Barraca, nesta cidade.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Edmilson Cupertino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/115/023_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/115/023_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei  que Autoriza o Poder Executivo Municipal repassar_x000D_
 Incentivo Financeiro Adicional aos Agentes_x000D_
 Comunitários de Saúde - ACS e aos Agentes de_x000D_
 Combate a Endemias - ACE, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2060,68 +2060,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/170/005_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/171/006_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/172/007_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/291/rq-011.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/173/013_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/174/014_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/175/015_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/176/016_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/177/017_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/178/019_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/179/020_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/145/021_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/180/023_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/181/024_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/182/025_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/188/27_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/189/30_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/191/31_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/190/32_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/278/requerimentos-033.2021_20211029_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/192/34_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/288/r.37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/193/39_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/194/40_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/195/41_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/289/rq-049.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento-n0512021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/196/53_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/197/54_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/198/55_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/199/56_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/200/57_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/201/58_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/202/59_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/203/60_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/204/61_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/285/calcamento-l.n.s.c.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/284/calcamento-pedreiras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/205/65_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/286/r.66.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/281/rq-068.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/280/rq-069.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/279/rq-070.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/206/71_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/207/72_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/208/73_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/209/74_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/210/75_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/211/76_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/212/77_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/213/78_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/214/79_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/215/80_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/216/83_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/217/84_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/218/85_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/219/86_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/220/87_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/221/89_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/146/091_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/147/092_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/148/093_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/149/094_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/150/095_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/222/96_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/223/97_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/151/098_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/224/99_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/225/100_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/226/101_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/227/102_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/228/103_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/152/104_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/229/105_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/230/107_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/231/108_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/232/110_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/233/111_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/234/112_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/235/113_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/236/114_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/153/115_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/154/117_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/155/119_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/156/122_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/157/123_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/158/124_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/159/125_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/160/126_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/161/127_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/162/128_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/163/129_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/282/poco-artesiano-mangueiradocx.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/164/132_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/165/133_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/277/rq134.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/283/corremao.-escadaria-maternidade.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/166/136_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/167/137_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/168/138_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/169/139_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/115/023_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/170/005_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/171/006_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/172/007_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/291/rq-011.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/173/013_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/174/014_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/175/015_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/176/016_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/177/017_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/178/019_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/179/020_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/145/021_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/180/023_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/181/024_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/182/025_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/188/27_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/189/30_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/191/31_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/190/32_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/278/requerimentos-033.2021_20211029_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/192/34_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/288/r.37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/193/39_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/194/40_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/195/41_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/289/rq-049.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento-n0512021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/196/53_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/197/54_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/198/55_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/199/56_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/200/57_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/201/58_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/202/59_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/203/60_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/204/61_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/285/calcamento-l.n.s.c.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/284/calcamento-pedreiras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/205/65_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/286/r.66.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/281/rq-068.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/280/rq-069.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/279/rq-070.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/206/71_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/207/72_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/208/73_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/209/74_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/210/75_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/211/76_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/212/77_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/213/78_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/214/79_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/215/80_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/216/83_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/217/84_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/218/85_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/219/86_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/220/87_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/221/89_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/146/091_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/147/092_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/148/093_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/149/094_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/150/095_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/222/96_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/223/97_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/151/098_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/224/99_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/225/100_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/226/101_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/227/102_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/228/103_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/152/104_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/229/105_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/230/107_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/231/108_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/232/110_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/233/111_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/234/112_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/235/113_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/236/114_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/153/115_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/154/117_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/155/119_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/156/122_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/157/123_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/158/124_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/159/125_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/160/126_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/161/127_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/162/128_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/163/129_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/282/poco-artesiano-mangueiradocx.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/164/132_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/165/133_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/277/rq134.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/283/corremao.-escadaria-maternidade.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/166/136_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/167/137_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/168/138_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/169/139_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2021/115/023_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="141.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>