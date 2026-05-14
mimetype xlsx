--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,2467 +54,2467 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Lau Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/8/001_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/8/001_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar o complemento da pavimentação da Rua: Nova Descoberta, no_x000D_
 trecho que liga esta Rua (ao lado do campo de futebol) à Vila Holandesa,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/9/002_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/9/002_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 atual administração, a instalação de um Posto de Saúde Familiar - PSF, na_x000D_
 Vila Holandesa, Bairro: Alto do Santo Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/10/003_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/10/003_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo a Direção da Companhia Energética de_x000D_
 Pernambuco - CELPE, no sentido de realizar a ampliação da rede elétrica_x000D_
 na 1° e 2° travessas nova descoberta, no Bairro: Alto de Santo Antônio_x000D_
 nesta Cidade.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mozart Bruno</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/11/004_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/11/004_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria Competente, para realizar o término da pavimentação_x000D_
 (calçamento) de um trecho de aproximadamente duzentos metros, ao lado_x000D_
 da escola Servy Rocha, que dar acesso a Igreja de São Cristovão no Alto_x000D_
 da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/12/005_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/12/005_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município, no sentido de que_x000D_
 autorize a Secretaria Competente para realizar a recuperação do_x000D_
 MURO, da Escola Servy Rocha, localizada no Alto da_x000D_
 Maternidade, nesta cidade</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rubem Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/16/006_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/16/006_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar ao setor competente para que realize a pavimentação_x000D_
 (calçamento) da Rua Pedro Carneiro da Silva, localizada entre o Alto da_x000D_
 Estação e o Alto do Pau D'árco, Distrito de Bonança, nesta cidade</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/17/007_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/17/007_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispões que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar ao setor competente para que realize a pavimentação_x000D_
 (calçamento) da Rua Manoel Joaquim de Carvalho, localizada no Alto do_x000D_
 Pau D'árco, Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/18/008_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/18/008_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar ao setor competente para que realize a pavimentação_x000D_
 (calçamento) da Rua José Feliciano Gomes, localizada no Alto do Pau_x000D_
 D'árco, Distrito de Bonança, nesta cidade</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/13/009_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/13/009_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 atual administração, regulamentação do transporte de estudantes_x000D_
 universitários, através do projeto de lei do executivo, previsto no capitulo. 11,_x000D_
 incisos VII e VIII.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/14/010_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/14/010_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que  se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, solicitando que_x000D_
 seja criado um seguro de vida para o funcionalismo público municipal, com_x000D_
 percentual de 100% (cem por cento) para o Executivo.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/15/011_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/15/011_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja emitido um VOTO DE APLAUSO para a nova gestão do_x000D_
 Hospital Jaboatão Prazeres, no município de Jaboatão dos Guararapes, na pessoa_x000D_
 do Dr. Alfredo Costa.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/19/012_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/19/012_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do_x000D_
 Município do Moreno, solicitando a pavimentação (calçamento), de um trecho da_x000D_
 rua: Argentina com a rua Nova Descoberta, no Bairro: Alto do Santo Antônio,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/20/013_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/20/013_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração o complemento da escadaria da Rua Uruguai, ligando o_x000D_
 Bairro do Alto de Santo Antonio e o Bairro do Xingu, nesta cidade.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Berg do Mercadinho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/21/014_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/21/014_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do_x000D_
 Município do Moreno, no sentido de realizar a conclusão da pavimentação_x000D_
 (calçamento), da AV. Jorge Raline, (após o Mercadinho do Berg), no Bairro:_x000D_
 Galinha D'agua, nesta cidade.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/22/015_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/22/015_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabaIho da administração, a pavimentação (caIçamento)_x000D_
 da rua: Beira Rio, localizada no bairro Galinha D'agua, nesta cidade.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/23/016_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/23/016_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispões que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 da rua: Mauro Burrione, localizada no bairro Galinha D'agua, nesta cidade.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/24/017_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/24/017_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, solicitando que_x000D_
 dentro das possibilidades do município, que seja implantado um Centro de_x000D_
 Controle de Zoonoses neste município, como também que seja instituído a_x000D_
 Política Municipal do Controle Populacional, incluindo um Centro de_x000D_
 Recuperação Pós Cirurgia de Cães e gatos de rua.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Eliziel Santana</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/25/018_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/25/018_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 da rua dos Músicos, no Bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/26/019_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/26/019_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, remeter Projeto_x000D_
 de Lei, no sentido de implantar um Centro de Reabilitação em Fisioterapia_x000D_
 para atendimento da população da cidade de Deus e no Distrito de_x000D_
 Bonança.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/27/020_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/27/020_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe , que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar ao setor competente para que realize a pavimentação_x000D_
 (calçamento) da Rua Antônio Vicente Veloso de Andrade e construção da_x000D_
 ponte sobre Rio Una, localizada no Alto da Estação, Distrito de Bonança,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/28/021_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/28/021_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente e que seja providenciado calçamento_x000D_
 (pavimentação) das Ruas Maria Juvina da Conceição, localizada no_x000D_
 Loteamento Bonança I, Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/29/023_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/29/023_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município, no sentido de que autorize a secretaria competente,_x000D_
 para realizar a criação de um programa de doação de cestas básicas para a_x000D_
 população carente dessa cidade, em virtude do caos que a população passa_x000D_
 com essa pandemia.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/30/025_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/30/025_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo ao Chefe do Poder Executivo Municipal, no_x000D_
 sentido de elevar o percentual do adicional de insalubridade, previsto no_x000D_
 Artigo 71 da Lei Municipal 023/93, para 40%, destinado aos servidores da_x000D_
 área de saúde e limpeza pública do Município do Moreno, enquanto_x000D_
 perdurem os motivos que ensejaram a decretação do "Estado de_x000D_
 Calamidade Pública", no âmbito do Município de Moreno, através do_x000D_
 Decreto 027, de 26 de março de 2020, publicado no Diário Oficial dos_x000D_
 Municípios do Estado de Pernambuco (AMUPE), de 27 de março de 2020,_x000D_
 Decreto esse prorrogado pelo município neste ano de 2022.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/31/026_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/31/026_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, para que se faça convênios junto ao_x000D_
 Governo do Estado de Pernambuco, na criação de uma Agência de_x000D_
 Trabalho na Cidade do Moreno.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/32/027_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/32/027_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe, que se faça apelo a Mesa Diretora deste Legislativo, no_x000D_
 sentido de convocar o Secretário de Defesa Social do estado de Pernambuco,_x000D_
 para uma Audiência Pública no Plenário deste legislativo de acordo com Agenda_x000D_
 do Sr. Secretário, para tratar sobre a violência nesta cidade .</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/33/028_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/33/028_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe, que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Antônio Barreto, localizada no_x000D_
 bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/34/029_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/34/029_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento da Rua Rinaldo Bezerra Negromonte, localizada no_x000D_
 bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/35/030_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/35/030_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Exmo. Sr. Prefeito do_x000D_
 Município; Sr. Edmilson Cupertino, no sentido de autorizar a Secretaria_x000D_
 Competente a cortar ou podar a vegetação às margens do Rio Jaboatão,_x000D_
 próximo à ponte José Félix, conhecida como ponte fina e também que sejam_x000D_
 colocados refletores para uma melhor iluminação, principalmente na parte_x000D_
 baixa da citada ponte.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/36/031_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/36/031_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de incluir nos planos de trabalho_x000D_
 da administração, o alargamento das pontes que liga a Rua Filipe_x000D_
 Camarão ao Bairro de Nossa Senhora de Fátima, Ponte Santa_x000D_
 Maria, Ponte do Tamboatá, que liga o bairro do mesmo nome ao_x000D_
 Nossa Senhora de Fatima, Ponte que Liga o Alto da Maternidade_x000D_
 ao Bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/37/034_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/37/034_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 Incluir no plano de trabalho da administração, a conclusão pavimentação_x000D_
 (calçamento) da Rua Luíz de Matos Ferreira no Bairro da Liberdade_x000D_
 que está há meses Inacabada.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/38/035_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/38/035_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 Incluir no plano de trabalho da administração, a pavimentação_x000D_
 (calçamento) da Rua Genaro Barreto no bairro do João Paulo.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/</t>
+    <t>http://sapl.moreno.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 que seja formado um Comitê Gestor da crise hídrica em nosso município.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/40/037_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/40/037_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a reforma da Praça Central,_x000D_
 localizada na Rua da Restauração Pernambucana, na Cidade de Deus.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/41/038_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/41/038_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a pavimentação da Rua "D",_x000D_
 localizada no Loteamento Monte Sinai (Queimadas), nesta cidade.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/42/039_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/42/039_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração a abertura e pavimentação_x000D_
 da Rua Pedro Paulo da Silva, localizada no Loteamento Bonança I, nesta cidade.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/43/043_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/43/043_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido ao excelentíssimo  Senhor Prefeito do Município: Sr. Edimilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar o fechamento aos domingos do trecho do novo binário, Av. Dantas Barreto, Centro, Moreno-PE. no intuito dos moradores deste município realizarem práticas esportivas e lazer.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/44/045_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/44/045_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração a pavimentação (calçamento) da Travessa Argélia no Bairro_x000D_
 do Xingu, nesta cidade.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/45/046_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/45/046_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de Trabalho da_x000D_
 administração a pavimentação (calçamento) da Rua 08 de Dezembro (ao_x000D_
 lado da Ciave alimentos), no centro de nossa cidade.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/46/047_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/46/047_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido autorizar a Secretaria Competente para_x000D_
 realizar a contratação de um oftalmologista para atender a rede Municipal.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/47/049_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/47/049_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito deste Município, no sentido de_x000D_
 incluir no Plano de Trabalho da administração a pavimentação_x000D_
 (calçamento) da Rua Maria José Xavier, bairro do Olaria nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/48/50_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/48/50_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar reformas na Escola Aurea da Cunha,_x000D_
 localizada no Alto de Santo Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/49/51_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/49/51_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar ao setor_x000D_
 competente para que realize a pavimentação (calçamento) da Rua_x000D_
 Maria Juvina da Conceição, localizada no bairro de Bonança I,_x000D_
 Distrito de Bonança, nesta cidade</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/50/52_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/50/52_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a ativação do Sistema_x000D_
 de Video monitoramento, adquirido pelo Executivo, através do_x000D_
 Gabinete de Gestão Integrada Municipal - GGIM, já a alguns anos_x000D_
 e até a presente data, encontra-se desativado.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/51/53_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/51/53_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, realizar a pintura de faixa de pedestres_x000D_
 e outras sinalizações de transito, em frente as escolas, Reino Encantado e_x000D_
 Educandário Tia Gilda todas na Rua João José Cunha, bairro da COHAB,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/52/54_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/52/54_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a Secretaria_x000D_
 Competente realizar Pavimentação da Rua "B", no Loteamento_x000D_
 Bonança 11,Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/53/55_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/53/55_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a Secretaria_x000D_
 Competente realizar Pavimentação(Calçamento) da Travessa "K",_x000D_
 Parte Alta da Cidade de Deus. Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/54/56_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/54/56_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a Secretaria_x000D_
 Competente realizar Pavimentação(Calçamento) da Travessa Artur_x000D_
 José da Silva, Loteamento Bonança I. Distrito de Bonança, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/55/57_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/55/57_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edimilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, realizar a pintura de faixa de pedestres_x000D_
 em frente ao Prédio deste Legislativo na Avenida Dr. Sofrônio Portela_x000D_
 centro de nossa cidade, como também nas áreas que dão acesso as_x000D_
 escolas Imaculada Conceição e Rita de Cássia, todas na Av. Cleto_x000D_
 Campelo, neste município.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/56/58_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/56/58_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito_x000D_
 do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 viabilizar um carro Limpa Fossa para atender a população de vários bairros de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/57/59_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/57/59_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a Secretaria_x000D_
 Competente para realizar a pavimentação (calçamento) da Rua:_x000D_
 Primeira Travessa Tabelião Francisco Peixoto, no bairro do Olaria,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/58/60_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/58/60_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a Secretaria_x000D_
 Competente para realizar a pavimentação (calçamento) da Rua:_x000D_
 Julio da Costa, Loteamento Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/61/61_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/61/61_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração melhorias e pavimentação da_x000D_
 Rua Ana Gomes de Freitas, nas proximidades da Cidade Evangélica dos_x000D_
 Órfãos, no Distrito de Bonança, nesta cidade</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/62/62_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/62/62_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração melhorias e pavimentação do_x000D_
 trecho da Rua João Rodrigues da Silva, localizada no Alto do Pau D'árco,_x000D_
 Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/63/63_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/63/63_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração melhorias e pavimentação da_x000D_
 rua Manoel Ferreira, localizada no Alto do Pau D'árco, Distrito de Bonança,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Lau Barbosa, Adriano de Cumaru, Berg do Mercadinho, Edivan Carneiro, Eliziel Santana, Galego do Cloro, Joel do Conselho, Mozart Bruno, Rubem Nascimento, Toni do João Paulo, Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/64/64_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/64/64_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe, que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de incluir no Plano de Trabalho_x000D_
 da Administração a instalação de Lâmpadas de Led em todos os_x000D_
 bairros desta cidade.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/65/65_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/65/65_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, Sr. Edmilson Cupertino, no sentido de incluir no_x000D_
 Plano de Trabalho da administração, instalação de Ar Condicionado em_x000D_
 toda escola Servy Rocha, nesta cidade e enquanto não for realizado esse_x000D_
 serviço, que seja colocado ventiladores em toda escola.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/66/66_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/66/66_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração a construção de uma rede de_x000D_
 escoamento de águas pluviais na Avenida Cleto Campelo, nas imediações_x000D_
 de frente a Fonseca Móveis até a Agência do banco do Brasil, nesta cidade.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/67/67_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/67/67_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração a recuperação e pintura de_x000D_
 uma quebra mola existente na Rua Santo Dumont em frente a casa de_x000D_
 numero 36, no Bairro de 10 de Novembro, nesta cidade.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/59/68_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/59/68_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração melhorias e pavimentação da_x000D_
 Rua "I", no trecho que compreende o Alto da Alegria (área de extensão do_x000D_
 loteamento Bonança 11), nesta cidade.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/60/69_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/60/69_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 Incluir no Plano de Trabalho da Administração melhorias e pavimentação da_x000D_
 Rua "E", localizada no Loteamento Bonança II, nesta cidade.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/68/70_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/68/70_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no Plano de Trabalho da Administração melhorias e pavimentação da_x000D_
 Rua "F", localizada no Loteamento Bonança II, nesta cidade.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/69/71_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/69/71_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito_x000D_
 do Município; Sr. Edmilson Cupertino de Almeida, no sentido no sentido de incluir_x000D_
 no Plano de Trabalho da administração a pavimentação da Rua José C._x000D_
 Albuquerque, localizada no Bairro do João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/70/72_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/70/72_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito_x000D_
 do Município; Sr. Edmilson Cupertino de Almeida,  no sentido de incluir_x000D_
 no Plano de Trabalho da administração a pavimentação da 2a Travessa Nova_x000D_
 Descoberta, localizada no Bairro do Alto de Santo Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/71/73_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/71/73_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, as melhorias nos becos e_x000D_
 vielas existentes nos bairros da Olaria e Galinha D'água, nesta cidade.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/72/74_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/72/74_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento) da Rua_x000D_
 Padre Anchieta- Bairro Terra Nostra, Moreno-PE.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Lau Barbosa, Adriano de Cumaru, Edivan Carneiro, Galego do Cloro, Rubem Nascimento, Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/5/075_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/5/075_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que, ouvido o plenário e Cumpridas as_x000D_
 Formalidades Regimentais, que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de incluir no Plano de Trabalho_x000D_
 da Administração a instalação de lâmpadas de Led em todos os_x000D_
 bairros e no Centro do Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/73/77_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/73/77_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorize a Secretaria_x000D_
 Competente para realizar a desobstrução e instalação da tampa_x000D_
 da galeria pluviais localizada no final da Rua Jane Lino de Oliveira_x000D_
 (transversal com a Rua São Jorge), no Alto do Pau D'árco, no_x000D_
 Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/74/78_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/74/78_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Paulo Roberto de Melo,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/75/79_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/75/79_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Arnaldo Alexandre Bezerra,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/76/80_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/76/80_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvindo em Plenário e Cumpridas as Formalidades Regimentais, que_x000D_
 se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, colocar CAÇAMBAS ESTACIONÁRIAS(COLETORESDE lIXOS),na parte_x000D_
 Alta da Cidade de Deus, nas proximidades do Campo de Futebol o Carecao, na Rua I_x000D_
 transversal com a Rua G e na Rua H , no Loteamento Bonança II.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/77/81_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/77/81_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Edmilson Cupertino_x000D_
 de Almeida, no sentido de melhorar os acessos ao Engenho_x000D_
 Camarão, Zona Rural desta cidade</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/78/83_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/78/83_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõeque se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a construção de ponte_x000D_
 ligando o Bairro da Beira Rio com o Bairro do Xingu e uma outra ponte_x000D_
 ligando ao bairro com a Rua Argentina no Alto de Santo Antônio, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/79/84_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/79/84_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, para que_x000D_
 intervenha junto a Companhia Pernambucana de Saneamento - COMPESA,_x000D_
 no sentido de que essa autarquia realize a instalação de rede de_x000D_
 abastecimento de água no bairro da Esperança, nesta cidade.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/80/85_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/80/85_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Adelson Maciel localizada no_x000D_
 bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/81/86_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/81/86_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Leopoldo Franklin Lacerda,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/82/87_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/82/87_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que_x000D_
 se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmílson Cupertino, no sentido de autorizar a Secretaria de Obras e  Serviços Públicos, a FAZER A ABERTURA DAS CANALETAS DAS NASCENTES DO RIO"_x000D_
 UNA E DAS ÁGUAS PLUVIAIS, PODAR AS ÁRVORES, CAPINAÇÃO DAS RUAS, DA_x000D_
 PRAÇA MONTE SINAl E COLOÇÃO DE PIÇARRA NA RUA DE ACESSO AO BAIRRO,_x000D_
 LOTEAMENTO MONTE SINAl (QUEIMADAS).</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/83/88_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/83/88_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, a Concluir os Serviços DE INSTALAÇÕES DAS MANILHAS E_x000D_
 CONSTRUÇÕES DAS GALERIAS PLUVIAIS ,NAS RUAS TRAVESSA SANTA TEREZINHA,_x000D_
 MARIA JUVINA DA CONCEIÇÂO E JOÃO LiNO DE OLIVEIRA, no Loteamento Bonança I.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/84/90_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/84/90_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento da Rua Or. Osmário Gomes de Araújo, localizada no_x000D_
 bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/85/92_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/85/92_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento da Rua Antônio Ribeiro Pedrosa, localizada no bairro_x000D_
 de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/86/95_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/86/95_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, a CAPINAÇÃO DA RUA PEDRO CARNEIRO DA SILVA, no Alto do Pau d'arco-_x000D_
 Distrito de Bonança.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/87/96_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/87/96_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, a Revitalização DO ESPAÇO Físico DO PÁTIO DA FEIRA E DA_x000D_
 PRAÇA DA ALIMENTAÇÃO, no Distrito de Bonança.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/88/97_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/88/97_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, A MELHORIAS DAS ESTRADAS DO ENGENHO SERRARIA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/89/98_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/89/98_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Dr. Osmário Gomes de_x000D_
 Araújo, localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/90/99_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/90/99_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de trabalho da_x000D_
 administração, a pavimentação das ruas: Marechal Costa e Silva e Horácio_x000D_
 Gonzalez, localizadas no bairro do Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/91/100_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/91/100_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Édson Regis, localizada no_x000D_
 bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/92/101_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/92/101_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de incluir no Plano de trabalho da_x000D_
 administração, a pavimentação da Rua Eduardo Campos, localizada no Alto_x000D_
 das Estrelas, nesta cidade.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/93/102_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/93/102_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito deste Município, no sentido de autorizar a Secretaria Competente,_x000D_
 para que seja feito melhorias nos acessos das travessas da Rua Nova_x000D_
 Descoberta, no Alto de Santo Antônio nesta cidade.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/94/103_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/94/103_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Antônio Ribeiro Pedrosa,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/3/104_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/3/104_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que ouvido o plenário e Cumpridas as Formalidades_x000D_
 Regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a Capinação, retirada de lixo e pintura do meio fio, da Rua Heráclito_x000D_
 Montenegro, Alto da Liberdade, nesta cidade.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/4/105_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/4/105_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que, ouvido o plenário e Cumpridas as Formalidades_x000D_
 Regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 realizar a pavimentação e calçamento da Rua Rinaldo Bezerra Negromonte,_x000D_
 localizada no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/6/106_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/6/106_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que, ouvido o plenário e Cumpridas as Formalidades_x000D_
 Regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 ou melhoramentos das seguintes ruas:_x000D_
 Rua José Carlos de França (término no Depósito de Danda)_x000D_
 Rua da Lagoa_x000D_
 Rua 1a Travessa da Rua da Lagoa_x000D_
 Todas localizadas no bairro do Alto das Estrelas (conhecido como Fossão),_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/7/107_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/7/107_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que, ouvido o plenário e Cumpridas as_x000D_
 Formalidades Regimentais, que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de incluir no plano de trabalho_x000D_
 da administração, a pavimentação (calçamento) e melhoramentos_x000D_
 da Rua: Terra Nostra, no Bairro Nossa Senhora de Fátima, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/95/108_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/95/108_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe, que se faça Pedido_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar á Secretaria Competente para realizar a construção de muro de arrimo, na rua liberdade nº 467b bairro liberdade, Moreno-PE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/96/109_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/96/109_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida _x000D_
  no sentido de autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 Professor José Lins nº 100 alto da Maternidade, Moreno-PE,</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/97/110_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/97/110_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr Edmilson Cupertino de Almeida no sentido de autorizar a secretaria_x000D_
 competente para realizar a colocação de placas de sinalização em_x000D_
 todo bairro da Cohab em especial nas proximidades da igreja de são_x000D_
 Sebastião. Que fica localizada na Rua Maria Luiza Gonzáles,_x000D_
 Bairro Cohab, Moreno-PE.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/98/111_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/98/111_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito deste Município, no sentido de_x000D_
 autorizar a Secretaria Competente para realizar estudo e_x000D_
 posteriormente a construção de muros de arrimo nas residências_x000D_
 abaixo mencionadas._x000D_
 R, Boliívia, nO125_x000D_
 R. Uruguai, nO156 e 166_x000D_
 R. Joaquim Murtinho, 56 e 66</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/99/112_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/99/112_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento da Rua Admar Gomes Cavalcanti e Manoel Dias_x000D_
 Simões, localizadas no bairro de N. Sra. da Conceição, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/100/113_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/100/113_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo senhor_x000D_
  Prefeito do Município de Moreno, Edmilson Cupertino, no sentido de_x000D_
 autorizar a Secretaria de obras e serviços públicos, em melhorar as Ruas_x000D_
 A,B,C,D, E,F,G ,I ,no Loteamento Bonança II e Alto da Alegria, colocando_x000D_
 piçarras.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/101/114_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/101/114_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo senhor_x000D_
 Prefeito do Município de Moreno, Edmilson Cupertino, no sentido de_x000D_
 autorizar a Secretaria competente para ativar os POÇOS ARTESIANOS,_x000D_
 existentes em nossa Cidade.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/102/115_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/102/115_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se  que_x000D_
 faça pedido de indicação ao excelentíssimo senhor Prefeito do Município do Moreno,_x000D_
 Edmilson Cupertino, no sentido de autorizar a Secretária de Obras e Serviços Públicos,_x000D_
 em abrir e piçarrar a Rua Antônio Vicente Veloso de Andrade, no Alto da Estação no_x000D_
 Distrito de Bonança.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/103/116_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/103/116_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a substituição de Fogões e Freezers nas_x000D_
 Escola do nosso Município. Moreno PE</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/104/117_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/104/117_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento das Ruas: Constâncio de Albuquerque Maranhão e_x000D_
 João Júlio Costa Sobrinho, no Bairro Nossa Senhora da_x000D_
 Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/105/118_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/105/118_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito junto com a Secretaria de Saúde_x000D_
 deste Município, no sentido de encaminhar para esta casa Projeto_x000D_
 de Lei no sentido de cumprir o que determina a emenda_x000D_
 Constitucional 120, que entrou em vigor no dia 05/05/2022, onde_x000D_
 assegura o valor de R$ 2.424,00(dois mil quatrocentos e vinte e_x000D_
 quatro reais) correspondente a dois salários mínimo.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/106/119_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/106/119_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Ilustríssimo Senhor,_x000D_
 Fernando Garcia, Secretário de obras e serviços públicos, no sentido de_x000D_
 realizar a construção de 2 lombadas e a manutenção das canaletas na Rua:_x000D_
 Felipe Camarão, no Bairro Centro, nesta Cidade.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/107/120_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/107/120_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que se faça apelo a Direção da Caixa_x000D_
 Econômica em Pernambuco no que tange à implementação de uma_x000D_
 agência bancária da Caixa Econômica Federal nesta cidade</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/108/121_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/108/121_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de_x000D_
 viabilizar um estudo para a instalação de um semáforo e pintura de faixa de_x000D_
 pedestres, na Avenida Dr Sofrônio Portela, nesta cidade, em frente a Igreja_x000D_
 Matriz de Nossa Senhora da Conceição, ou em um local o mais próximo_x000D_
 possível dessa Igreja</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/109/122_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/109/122_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido_x000D_
 Senhor Prefeito do Município: Sr Edmilson Cupertino de Almeida no sentido de autorizar à Secretaria_x000D_
 Competente para realizar a instalação de um corrimão, na_x000D_
 escadaria, na rua Professor José Lins, alto da Maternidade,_x000D_
 Moreno-PE,</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/110/123_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/110/123_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar à Secretaria_x000D_
 Competente para realizar a instalação de um corrimão, na_x000D_
 escadaria, na rua Beiro Uchoa, alto da Maternidade, Moreno-PE,</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/111/124_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/111/124_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento das Ruas Floriano Pina e Carolina Gomes de Oliveira,_x000D_
 localizadas no bairro de N. Sra. da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/112/125_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/112/125_2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE QUE QUE SEJA FEITO UM APELO AO_x000D_
 Excelentíssimo SENHOR DOUTOR Luiz CARLOS DE BARROS FIGUEIREDO,_x000D_
 DESEMBARGADOR PRESIDENTE DO EGRÉGIO TRIBUNAL DE JUSTIÇA DO ESTADO DE_x000D_
 PERNAMBUCO. NO SENTIDO DE DESIGNAR DOIS JUíZES DE DIREITO PARA ATUAR_x000D_
 COMO TITULARES DAS VARAS CíVEL E CRIMINAL DA CIDADE DE MORENO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/113/126_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/113/126_2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE QUE SEJA FEITO APELO AO_x000D_
 EXCELENTisSIMO SENHOR PREFEITO DESTA CIDADE,PARA QUE ENCAMINHE A ESTA_x000D_
 CASA, PROJETO DE LEI, QUE INSTITUI O PISO SALARIAL DOS ENFERMEIROS,_x000D_
 TÉCNICOS, AUXILIARES DE ENFERMAGEM E PARTEIRAS, DE CONFORMIDADE COM A_x000D_
 LEI 14.434/2022, PUBLICADO NO DIÁRIO OFICIAL DA UNIÃO EM 04 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/144/127_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/144/127_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edimilson_x000D_
 Cupertino de Almeida, seja com recursos próprios ou em parceria_x000D_
 com iniciativa privada, para que adquira fardamento E Kit escolar_x000D_
 para os estudantes da Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/143/128_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/143/128_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que_x000D_
 se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, A FAZEROS REPAROS E MANUTENÇÃO DA ILUMINAÇÃO DA_x000D_
 ACADEMIA DA CIDADE E DO ESTÁDIO DE FUTEBOL ALUíSIO PEDROSA,NO DISTRITO_x000D_
 DE BONANÇA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/142/129_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/142/129_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que_x000D_
 se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, A USAR DEAGILIDADE NA REVITALlZAÇÃO/RECUPERAÇÃO DOS_x000D_
 CALÇAMENTOS DAS RUAS DA CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/141/130_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/141/130_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município do_x000D_
 Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e_x000D_
 Serviços Públicos, A USAR DE AGILIDADE NA CONSTRUÇÃO DO CALÇAMENTO DA RUA_x000D_
 MARIA JUVINA DA Conceição, NA RETIRADA DOS ENTULHOS DEPOSITADO NA RUA_x000D_
 PEDRO PAULO DA SILVA, NO LOTEAMENTO BONANÇA I.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/114/131_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/114/131_2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE  QUE SEJA FEITO UM_x000D_
 APELO AO EXCELENTÍSSIMOSENHOR PREFEITO DO MUNICÍPIO, NO_x000D_
 SENTIDO DE ENVIAR A E.STA CASA LEGISLATIVA PROJETO DE LEI_x000D_
 AUTORIZANDO O PAGAMENTO DA GRATIFICAÇÃO DE RISCO DE_x000D_
 VIDA AOS GUARDAS MUNICIPAIS, CUJO VALOR DEVE_x000D_
 CORRESPONDER A 50%(CINQUENTA POR CENTO) DO VENCIMENTO_x000D_
 BASE DA CARREIRA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/140/133_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/140/133_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação. ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edimilson_x000D_
 Cupertino de Almeida, no sentido remeter a esta Casa Legislativa,_x000D_
 Projetos de Lei criando o Conselho Municipal de Cultura; Plano_x000D_
 Municipal de Cultura e o Fundo Municipal de Cultura.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/138/134_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/138/134_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe ao Exmc. Sr. Prefeito do Moreno; Sr. Edimilson Cupertino de_x000D_
 Almeida; com vistas ao limo Sr. José Evandro, Secretário de Eventos Cultura e Esportes_x000D_
 e secretário de Governo e Planejamento Sr. Thierry Cupertino o PEDIDO DE_x000D_
 INFORMAÇÃO, no seguinte termo:_x000D_
 » Prestação contas de todas as despesas Financeiras das festividades em_x000D_
 homenagem aos 94 anos de Emancipação Politica desta cidade.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/139/132_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/139/132_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao Excelentíssimo Senhor_x000D_
 Prefeito Edimilson Cupertino de Almeida, o reinicio das Obras da Academia_x000D_
 da Cidade, próximo ao restaurante a Palhoça , na sede do município ..</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Edivan Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/241/136_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/241/136_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se regulamente o uso de_x000D_
 fogos e artifícios e artefatos pirotécnicos na cidade do Moreno, bem_x000D_
 como realize AUDIÊNCIA PÚBLICA, com as entidades de classe,_x000D_
 seguimentos religiosos, comerciantes que produzem ou_x000D_
 comercializem os artefatos, Grupos de mães Juntas somos mais_x000D_
 fortes, Mães Azuis, Adota moreno e demais representações de_x000D_
 animais e todo o seguimento de comunicação de nossa cidade para_x000D_
 dá ampla publicidade ao ato de tamanha relevância.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/251/137_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/251/137_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento) da Rua_x000D_
 Edmar Gomes Cavalcante - Bairro Nossa Senhora da Conceição,_x000D_
 Moreno-PE.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/240/138_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/240/138_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edimiison Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente para que estude a possiblidade de_x000D_
 construção de "quebra-molas" e a colocação de faixa de pedestres na Rua_x000D_
 Antonio Maranhão localizada no Bairro Nossa Senhora da Conceição, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/237/139_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/237/139_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edimilson_x000D_
 Cupertino de Almeida, no sentido de Criar o Programa IPTU_x000D_
 VERDE, este Programa consiste na aplicação de desconto sobre o_x000D_
 valor do Imposto Predial e Territorial Urbano, para as residências e_x000D_
 empresas, que estão aderindo a energia solar.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/238/140_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/238/140_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor_x000D_
 Prefeito do Município; Sr. Edimilson Cupertino de Almeida, no sentido de_x000D_
 autorizar a Secretaria Competente, a realizar operação tapa buracos nas_x000D_
 Ruas Ormezinda Vasconcelos e 10 de Novembro, nesta cidade. Como_x000D_
 também a sinalização desses buracos enquanto seja realizada essa_x000D_
 operação.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/239/141_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/239/141_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que faça pedido de indicação ao Excelentíssimo prefeito do_x000D_
 Município, Senhor Edmilson Cupertino de Almeida, na CELERIDADE DA_x000D_
 CONSTRUÇÃO DO CALÇAMENTO DA RUA JOSÉ FELlCIANO GOMES, NO_x000D_
 ALTO DO PAU D'ARCO, DISTRITO DE BONANÇA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/185/142_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/185/142_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NA IMPLANTAÇÃO DO_x000D_
 PROJETO DE PAVIMENTAÇÃO DOS BECOS E VIELAS NO ALTO DA_x000D_
 CONQUISTA (EXTENSÃO DO LOTEAMENTO BONANÇA I).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/184/143_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/184/143_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita  ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NA IMPLANTAÇÃO DO_x000D_
 PROJETO DE PAVIMENTAÇÃO DOS BECOS EVIELAS NA PARTE ALTA DA_x000D_
 CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/183/144_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/183/144_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmílson Cupertino de Almeida, CELERIDADE NA RECUPERAÇÃO DOS_x000D_
 CALÇAMENTOS DA CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/252/145_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/252/145_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento  que solicita  ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NA IMPLANTAÇÃO DO_x000D_
 PROJETO DE PAVIMENTAÇÃO DOS BECOS EVIELAS NO ALTO DA_x000D_
 CONQUISTA (EXTENSÃO DO LOTEAMENTO BONANÇA 1).</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/253/146_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/253/146_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita  ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NA IMPLANTAÇÃO DO_x000D_
 PROJETO DE PAVIMENTAÇÃO DOS BECOS E VIELAS NA PARTE ALTA DA_x000D_
 CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/254/147_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/254/147_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que  solicita ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NA RECUPERAÇÃO DOS_x000D_
 CALÇAMENTOS DA CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/255/148_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/255/148_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município; Sr._x000D_
 Edmilson Cupertino de Almeida, no sentido de realizar concerto no calçamento da Rua_x000D_
 Otoniel Lopes em frente ao Depósito Viana Gás no bairro do Alto da Maternidade,_x000D_
 nesta cidade. Para conhecimento, informo que a mais de 30 dias não trafegam_x000D_
 nenhum transporte naquela localidade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/256/149_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/256/149_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito deste Município, no sentido de_x000D_
 incluir no Plano de Trabalho da administração a pavimentação_x000D_
 (calçamento) dos Becos e Vielas do bairro da Galinha D'água,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/243/150_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/243/150_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), de um_x000D_
 trecho da Rua: Marechal Costa e Silva, no Bairro: alto da_x000D_
 maternidade, Moreno-PE, ponto de referência, ao lado da escola_x000D_
 Servir Rocha.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/249/151_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/249/151_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:F1,_x000D_
 Quadra F no Bairro: João Paulo 11, Moreno-PE, através do projeto_x000D_
 becos e vielas em andamento.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Requerimento que solicita  ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, A IMPLANTAÇÃO DE LOMBADAS FISICAS_x000D_
 NA RUA DE BIU DE PEDRO,NO LOTEAMENTO BONANANÇA II-CIDADE DE_x000D_
 DEUS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/242/155_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/242/155_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de realizar a pavimentação e_x000D_
 calçamento da Rua Manoel Oscar de Luna, localizada no Alto da_x000D_
 Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/244/156_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/244/156_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que envie a esta Casa Legislativa, Projeto_x000D_
 de Lei que institui o Conselho Municipal de Proteção e Defesa dos Animais e o Fundo_x000D_
 Municipal de Proteção a vida Animal no âmbito deste município, conforme minuta do_x000D_
 projeto apensado ao presente.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/245/157_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/245/157_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de Indicação ao_x000D_
 Excelentíssimo Senhor Prefeito Edimilson Cupertino de Almeida,_x000D_
 no sentido de incluir no Plano de Trabalho da atual administração_x000D_
 a pavimentação (calçamento) da Rua Ulysses Guimarães,_x000D_
 localizada no bairro da Galinha D'água, nesta cidade.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/246/158_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/246/158_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido_x000D_
 Excelentíssimo Senhor Prefeito do Município:_x000D_
 cumpridas as_x000D_
 de indicação ao_x000D_
 Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a revitalização da fonte de água da Praça_x000D_
 da Bandeira, localizada no Centro de Moreno-PE.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/247/159_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/247/159_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido de indicação ao_x000D_
 Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a revitalização da Rua: Quinze de_x000D_
 novembro, que dá acesso ao hospital beirou UChoa Bairro Bela_x000D_
 Vista, Moreno-PE.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/248/160_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/248/160_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça Pedido_x000D_
 Senhor Prefeito do Município:_x000D_
 cumpridas as_x000D_
 de indicação ao_x000D_
 Sr. Edmilson_x000D_
 Cupertino de Almeida, no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento) do beco em_x000D_
 frente a Auto Escola Vitória, que dar acesso a tua da Cachoeira, no_x000D_
 projeto becos e vielas, Moreno-PE.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mozart Bruno, Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/116/037_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/116/037_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que Denomina Estação da Cultura_x000D_
 Edgar Viana de Oliveira e dá outras_x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/122/044_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/122/044_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que denomina Rua que dar inicio a_x000D_
 Rua da EDESA, indo até o Condomínio_x000D_
 das Palmeiras e Brisa do Vale II e dá_x000D_
 outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/123/045_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/123/045_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que institui o atendimento prioritário para as pessoas com transtorno do Espectro_x000D_
 Autista nos estabelecimentos públicos e privados no âmbito do Município do Moreno.</t>
   </si>
   <si>
     <t>Mozart Bruno, Eliziel Santana, Joel do Conselho, Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/137/052_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/137/052_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS VEREADORES E SERVIDORES DO PODER _x000D_
 LEGISLATIVO MUNICIPAL DE MORENO, E DÁ OUTRASD PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/126/053_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/126/053_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA BAIRRO VILA HOLANDESA A COMUNIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/129/057_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/129/057_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre a obrigatoriedade da inclusão do símbolo mundial_x000D_
 do Transtorno do Espectro Autista para o atendimento prioritário, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/268/64_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/268/64_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre o direito dos estudantes ao_x000D_
 transporte universitário e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/135/069_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/135/069_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que  denomina Ruas no Bairro Vila_x000D_
 Holandesas e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/136/071_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/136/071_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI OUVIDORIA GERAL DA CÂMARA MUNICIPAL DE MORENO-PE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/257/89_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/257/89_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe a criação dos Cargos de Assessores de_x000D_
 Gabinetes Parlamentares de Provimento em_x000D_
 Comissão, Símbolo CC-4-B, de livre nomeação e_x000D_
 exoneração do Presidente da Câmara e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Edmilson Cupertino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/266/7_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/266/7_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que Altera dispositivos da Lei n° 512-A, de 26 de setembro_x000D_
 de 2014, que institui o Código Tributário do Município,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/262/08_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/262/08_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A COMPENSAÇÃO DE_x000D_
 CRÉDITOS INSCRITOS EM PRECATÓRIO E_x000D_
 REQUISIÇÕES DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/187/09_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/187/09_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que Institui Programa de Incentivo à Regularização Fiscal e_x000D_
 Cadastral, com o objetivo de regularizar as_x000D_
 transmissões de propriedade de domínio útil, para fins_x000D_
 de recolhimento do Imposto sobre a Transmissão de_x000D_
 Bens Imóveis - ITBl, e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/267/10_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/267/10_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA DISPOSITIVO DA LEI N° 512-A, DE_x000D_
 26 DE SETEMBRO DE 2014, QUE INSTITUI_x000D_
 O CÓDIGO TRIBUTÁRIO DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/258/12_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/258/12_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE REORDENA A ESTRUTURA DA_x000D_
 ADMINISTRAÇÃO DIRETA E INDIRETA_x000D_
 DO MUNICÍPIO DE MORENO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/117/038_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/117/038_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que concede reajuste sobre o valor do salário_x000D_
 mínimo, com base na Medida Provisória n° 1091, de 30 de_x000D_
 dezembro de 2021, a todos os servidores públicos_x000D_
 municipais da Administração Direta e Indireta, que_x000D_
 receberem salário mínimo ou abaixo dele e dá outras_x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/118/039_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/118/039_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que autoriza a abertura de crédito_x000D_
 adicional especial do FUNDEB e dá outras _x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/119/040_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/119/040_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE A  CONCESSÃO DE_x000D_
 ADICIONAL DE RISCO DE VIDA AOS_x000D_
 MEMBROS DO CONSELHO TUTELAR DO_x000D_
 MUNICÍPIO DE MORENOIPE E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CONCEDE O AUXILIO ALIMENTAÇAO_x000D_
 PARA OS CONSELHEIROS TUTELARES DO_x000D_
 MUNICÍPIO DE MORENO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/275/projeto-de-lei-no-042.2022-suas-moreno-modificada.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/275/projeto-de-lei-no-042.2022-suas-moreno-modificada.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A POLÍTICA PÚBLICA DE_x000D_
 ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE_x000D_
 MORENO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 REVOGA-SE AS LEIS Nº 227 DE 27 DE_x000D_
 NOVEMBRO DE 2000 E LEI Nº 324 DE 27 DE_x000D_
 JUNHO DE 2005.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/121/043_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/121/043_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O AUXILIO FINANCEIRO, DESTINADO A CANTORES E MUSICOS DIANTE DA IMPOSSIBILIDADE _x000D_
 DE REALIZAÇÃO DE EVENTOS, POR FORÇA DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/186/047_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/186/047_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE REGULAMENTA A APLICAÇÃO DOS_x000D_
 ADICIONAIS DE INSALUBRIDADE E_x000D_
 PERICULOSIDADE À REMUNERAÇÃO DOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/124/048_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/124/048_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI N° 370/2008, DISPONDO SOBRE NOVOS VALORES E DEFINE QUANTIDADE_x000D_
 PARA  OS CARGOS DE COMANDANTE,SUBCOMANDANTE INSPETOR CHEFE E CORREGEDOR DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/263/49_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/263/49_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A LEI MUNICIPAL N° 370,_x000D_
 DE 02 DE JULHO DE 2008, QUE TRATA DO_x000D_
 TRÂNSITO E TRANSPORTE URBANO DO_x000D_
 MUNICÍPIO, PARA ALTERAR ARTIGOS_x000D_
 RELATIVOS À JARI, PARA REVOGAR A_x000D_
 LEI N° 542, DE 03 DE JUNHO DE 2016 NO_x000D_
 QUE TRATA A CRIAÇÃO DA JARI, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/125/050_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/125/050_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  QUE INSTITUI PROGRAMA SOCIAL NO MUNICÍPIO_x000D_
 DE MORENO, AUTORIZANDO A ADQUIRIR E,_x000D_
 POSTERIORMENTE, DOAR PEIXES, DURANTE O_x000D_
 PERÍODO DA SEMANA SANTA E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/276/projeto-de-lei-no-051.2022-institui-programa-destinado-aos-alunos-da-rede-municipal-de-ensino-em-tramitacao.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/276/projeto-de-lei-no-051.2022-institui-programa-destinado-aos-alunos-da-rede-municipal-de-ensino-em-tramitacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE  INSTITUI PROGRAMA DESTINADO AOS ALUNOS_x000D_
 DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/127/054_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/127/054_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE SOBRE A CRIAÇÃO DO PROGRAMA SOPÃO DE TODOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/269/55_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/269/55_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA A AQUISIÇÃO_x000D_
 EQUIPAMENTOS E/OU_x000D_
 MANUTENÇÃO PARA_x000D_
 SERVIÇOS_x000D_
 O PARQUE DE_x000D_
 ILUMINAÇÃO PÚBLICA DO MUNICÍPIO_x000D_
 COM PAGAMENTO PARCELADO, NO_x000D_
 MUNICÍPIO DE MORENOIPE</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/128/056_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/128/056_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE SOBRE O AUXILIO ALIMENTAÇÃO DESTINADO AOS SERVIDORES _x000D_
 ATIVOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/130/058_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/130/058_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A INSTITUIÇÃO DE AUXILIO FINANCEIRO AOS _x000D_
 CESSIONÁRIOS DOS "BOXES"DO MERCADO PÚBLICO MUNICIPAL DE CARNE INSTALADO NO PATIO DA FEIRA DO MUNICIPIO DE MORENO/PE</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/131/062_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/131/062_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A POLITICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO _x000D_
 MUNICIPIO DE MORENO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/132/063_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/132/063_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO  DE LEI QUE INSTITUI O SERVIÇO VOLUNTÁRIO DE AUXILIAR _x000D_
 DE SALA DE AULA NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE MORENO E DÁ _x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/264/65_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/264/65_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O TRANSPORTE ESCOLAR NO MIUNICIPIO DE MORENO _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/133/066_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/133/066_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O REAJUSTE DO PISO_x000D_
 SALARIAL DOS PROFESSORES EFETIVOS_x000D_
 DA REDE MUNICIPAL DE ENSINO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/261/67_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/261/67_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 621, DE 07 DE_x000D_
 OUTUBRO DE 2021, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/134/068_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/134/068_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE  ALTERA A LEI MUNICIPAL N° 576/2018,_x000D_
 VISANDO ESTABELECER O PISO SALARIAL DOS_x000D_
 AGENTES COMUNITÁRIOS DE SAÚDE E DOS_x000D_
 AGENTES COMUNITÁRIOS DE ENDEMIAS, NA_x000D_
 FORMA DA EMENDA CONSTITUCIONAL N° 120_x000D_
 DE 05 DE MAIO DE 2022 E DEFINE OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/271/73_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/271/73_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL S.I.M. E OS PROCEDIMENTOS DE INSPEÇAO _x000D_
 SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL, NO MUNICIPIO DE MORENO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/260/75_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/260/75_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE REGULAMENTA A EQUIPE MULTIDISCIPLINAR_x000D_
 NA REDE PÚBLICA DE EDUCAÇÃO BÁSICA E DEFINE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/259/76_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/259/76_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O PROGRAMA DE ESTÁGIO PARA ESTUDANTES DE ENSINO SUPERIOR NO ÂMBITO DO MUNICIPIO DE MORENO-PE</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/265/77_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/265/77_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA O FUNDO MUNICIPAL DE_x000D_
 HONORÁRIOS DE SUCUMBENCIA NO_x000D_
 MUNICÍPIO DE MORENO E DEFINE_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/270/79_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/270/79_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA_x000D_
 DO MUNICÍPIO PARA O EXERCICIO _x000D_
 FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/272/83_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/272/83_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE RISCO DE VIDA PARA OS GUARDAS CIVIS MUNICIPAIS DO MUNICIPIO DE MORENO E DEFINE OUTRAS PROVIDENCIASL.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/273/84_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/273/84_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 635, 14 DE FEVEREIRO DE 2022, QUE DISCIPLINA SOBRE A CONCESSAO DE ADICIONAL  DE RISCO DE VIDA AOS MEMBROS DO CONSELHO TUTELAR, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/274/87_2022.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/274/87_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES PARA A CELEBRAÇÃO DE CONTRATO DE CONSORCIO PUBLICO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2821,68 +2821,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/8/001_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/9/002_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/10/003_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/11/004_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/12/005_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/16/006_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/17/007_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/18/008_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/13/009_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/14/010_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/15/011_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/19/012_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/20/013_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/21/014_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/22/015_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/23/016_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/24/017_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/25/018_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/26/019_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/27/020_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/28/021_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/29/023_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/30/025_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/31/026_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/32/027_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/33/028_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/34/029_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/35/030_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/36/031_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/37/034_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/38/035_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/40/037_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/41/038_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/42/039_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/43/043_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/44/045_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/45/046_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/46/047_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/47/049_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/48/50_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/49/51_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/50/52_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/51/53_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/52/54_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/53/55_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/54/56_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/55/57_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/56/58_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/57/59_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/58/60_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/61/61_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/62/62_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/63/63_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/64/64_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/65/65_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/66/66_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/67/67_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/59/68_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/60/69_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/68/70_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/69/71_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/70/72_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/71/73_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/72/74_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/5/075_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/73/77_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/74/78_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/75/79_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/76/80_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/77/81_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/78/83_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/79/84_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/80/85_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/81/86_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/82/87_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/83/88_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/84/90_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/85/92_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/86/95_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/87/96_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/88/97_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/89/98_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/90/99_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/91/100_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/92/101_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/93/102_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/94/103_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/3/104_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/4/105_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/6/106_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/7/107_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/95/108_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/96/109_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/97/110_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/98/111_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/99/112_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/100/113_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/101/114_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/102/115_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/103/116_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/104/117_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/105/118_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/106/119_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/107/120_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/108/121_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/109/122_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/110/123_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/111/124_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/112/125_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/113/126_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/144/127_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/143/128_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/142/129_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/141/130_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/114/131_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/140/133_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/138/134_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/139/132_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/241/136_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/251/137_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/240/138_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/237/139_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/238/140_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/239/141_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/185/142_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/184/143_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/183/144_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/252/145_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/253/146_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/254/147_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/255/148_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/256/149_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/243/150_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/249/151_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/242/155_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/244/156_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/245/157_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/246/158_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/247/159_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/248/160_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/116/037_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/122/044_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/123/045_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/137/052_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/126/053_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/129/057_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/268/64_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/135/069_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/136/071_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/257/89_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/266/7_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/262/08_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/187/09_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/267/10_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/258/12_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/117/038_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/118/039_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/119/040_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/275/projeto-de-lei-no-042.2022-suas-moreno-modificada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/121/043_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/186/047_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/124/048_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/263/49_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/125/050_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/276/projeto-de-lei-no-051.2022-institui-programa-destinado-aos-alunos-da-rede-municipal-de-ensino-em-tramitacao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/127/054_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/269/55_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/128/056_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/130/058_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/131/062_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/132/063_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/264/65_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/133/066_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/261/67_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/134/068_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/271/73_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/260/75_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/259/76_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/265/77_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/270/79_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/272/83_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/273/84_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/274/87_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/8/001_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/9/002_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/10/003_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/11/004_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/12/005_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/16/006_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/17/007_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/18/008_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/13/009_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/14/010_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/15/011_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/19/012_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/20/013_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/21/014_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/22/015_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/23/016_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/24/017_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/25/018_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/26/019_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/27/020_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/28/021_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/29/023_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/30/025_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/31/026_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/32/027_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/33/028_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/34/029_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/35/030_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/36/031_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/37/034_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/38/035_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/40/037_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/41/038_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/42/039_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/43/043_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/44/045_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/45/046_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/46/047_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/47/049_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/48/50_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/49/51_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/50/52_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/51/53_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/52/54_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/53/55_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/54/56_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/55/57_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/56/58_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/57/59_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/58/60_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/61/61_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/62/62_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/63/63_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/64/64_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/65/65_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/66/66_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/67/67_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/59/68_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/60/69_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/68/70_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/69/71_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/70/72_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/71/73_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/72/74_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/5/075_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/73/77_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/74/78_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/75/79_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/76/80_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/77/81_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/78/83_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/79/84_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/80/85_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/81/86_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/82/87_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/83/88_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/84/90_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/85/92_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/86/95_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/87/96_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/88/97_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/89/98_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/90/99_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/91/100_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/92/101_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/93/102_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/94/103_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/3/104_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/4/105_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/6/106_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/7/107_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/95/108_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/96/109_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/97/110_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/98/111_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/99/112_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/100/113_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/101/114_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/102/115_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/103/116_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/104/117_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/105/118_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/106/119_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/107/120_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/108/121_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/109/122_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/110/123_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/111/124_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/112/125_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/113/126_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/144/127_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/143/128_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/142/129_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/141/130_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/114/131_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/140/133_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/138/134_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/139/132_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/241/136_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/251/137_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/240/138_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/237/139_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/238/140_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/239/141_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/185/142_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/184/143_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/183/144_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/252/145_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/253/146_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/254/147_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/255/148_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/256/149_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/243/150_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/249/151_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/242/155_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/244/156_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/245/157_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/246/158_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/247/159_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/248/160_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/116/037_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/122/044_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/123/045_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/137/052_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/126/053_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/129/057_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/268/64_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/135/069_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/136/071_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/257/89_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/266/7_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/262/08_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/187/09_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/267/10_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/258/12_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/117/038_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/118/039_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/119/040_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/275/projeto-de-lei-no-042.2022-suas-moreno-modificada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/121/043_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/186/047_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/124/048_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/263/49_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/125/050_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/276/projeto-de-lei-no-051.2022-institui-programa-destinado-aos-alunos-da-rede-municipal-de-ensino-em-tramitacao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/127/054_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/269/55_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/128/056_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/130/058_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/131/062_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/132/063_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/264/65_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/133/066_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/261/67_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/134/068_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/271/73_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/260/75_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/259/76_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/265/77_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/270/79_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/272/83_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/273/84_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2022/274/87_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>