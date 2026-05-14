--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -54,3176 +54,3176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Lau Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/293/002_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/293/002_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  viabilizar a Pavimentação da Rua: Argélia, no_x000D_
 bairro do Xingu, nesta cidade.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/294/004_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/294/004_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que viabiliza de acordo com o Capitulo 111 da Lei_x000D_
 Federal 11.977(que Dispõe sobre a Regularização Fundiária) a_x000D_
 Regularização Fundiária dos Bairros: José da Bica; Esperança;_x000D_
 Galinha D'água, Olaria, CSU e Vila Holandesa. nesta cidade.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mozart Bruno</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/350/5_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/350/5_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  viabilizar um carro Limpa Fossa, para atender a população de_x000D_
 vários bairros de nossa cidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/351/6_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/351/6_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a_x000D_
 Secretaria Competente, para realizar o término da pavimentação_x000D_
 (calçamento) de um trecho de aproximadamente duzentos metros, ao_x000D_
 lado da escola Servy Rocha, que dar acesso a Igreja de São Cristóvão_x000D_
 no Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/344/07_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/344/07_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento  que dispõe no sentido de autorizar a Secretaria_x000D_
 Competente para realizar a recuperação do MURO, da Escola_x000D_
 Servy Rocha, localizada no Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Berg do Mercadinho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/295/008_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/295/008_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a pavimentação (Calçamento)_x000D_
 da Rua da alagoas, localizada na COHAB, nesta cidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/296/009_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/296/009_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe viabilizar a Conclusão da_x000D_
 Pavimentação da Rua: Luiz de Matos Ferreira, no bairro da_x000D_
 Liberdade, neste município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/297/010_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/297/010_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  viabilizar _x000D_
 a Pavimentação da Rua: João Dourado Filho, no Alto da_x000D_
 Maternidade, neste município.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/298/011_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/298/011_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:_x000D_
 Horácio Gonsalves, no Bairro: alto da maternidade, Moreno-PE,_x000D_
 ponto de referência, próximo a escola Servir Rocha.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/299/012_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/299/012_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:_x000D_
 Manoel Oscar de Luna, no Bairro: alto da maternidade, Moreno-_x000D_
 PE, ponto de referência, próximo terminal das kombi.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/300/013_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/300/013_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração, a ampliação_x000D_
 (enlarguecer) a ponte Santa Maria, nesta cidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/352/14_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/352/14_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que viabilize_x000D_
 a Pavimentação da Rua: Jardim do Éden, no tambuatá, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/342/15_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/342/15_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir nos planos de trabalho_x000D_
 da administração, o alargamento da ponte que liga a Rua Filipe_x000D_
 Camarão ao Bairro de Nossa Senhora de Fátima, Ponte do_x000D_
 Tamboatá, que liga o bairro do mesmo nome ao bairro Nossa_x000D_
 Senhora de Fátima e Ponte que liga o Alto da Maternidade ao_x000D_
 bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/340/16_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/340/16_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de incluir no Plano_x000D_
 de Trabalho da administração a pavimentação da Rua José C. Albuquerque,_x000D_
 localizada no Bairro do João Paulo II , nesta cidade.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/308/017_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/308/017_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe dentro das possibilidades do município, que seja implantado um Centro de_x000D_
 Controle de Zoonoses neste município, como também que seja instituído a_x000D_
 Política Municipal do Controle Populacional, incluindo um Centro de_x000D_
 Recuperação Pós Cirurgia de Cães e gatos de rua.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/301/019_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/301/019_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe analisar as_x000D_
 possibilidades de implantar uma ciclovia nas avenidas Sofrônio Portela, Avenida_x000D_
 Ten. Cleto Campelo que fazem parte da PE. 007, no centro de nossa cidade.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/302/020_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/302/020_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que disponibiliza autorizar a Secretaria Competente, para realizar a_x000D_
 pintura da linha D'água (meio fio) de amarelo de Proibido "PARAR E_x000D_
 ESTACIONAR" nos principais pontos críticos de grande transito veicular e_x000D_
 de pedestres e irá beneficiar e viabilizar o transito de carros e a todos os_x000D_
 morenenses principalmente aqueles que utilizam o transporte coletivo no_x000D_
 trecho que vai da ponte Santa Maria até o Loteamento N. S. da Conceição_x000D_
 e, Gomo também a retiradas de veículos abandonados no referido corredor.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/303/021_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/303/021_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe _x000D_
 incluir no Plano de Trabalho da Administração a construção de uma rede de_x000D_
 escoamento de águas pluviais na Avenida Cleto Campelo, nas imediações_x000D_
 de frente a Fonseca Móveis até a Agência do banco do Brasil, nesta cidade.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/304/022_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/304/022_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a restauração da Praça da_x000D_
 Capela do Alto de Santo Antonio, da Praça da Bandeira, da Praça do Alto_x000D_
 das Estrelas, da Praça da Igreja Católica de Santa Terezinha em Bonança e_x000D_
 da Praça José Pereira, também no Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/309/023_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/309/023_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  viabilizar_x000D_
 o encaminhamento a esta casa, de um Projeto de Lei, que Institui_x000D_
 o Piso Salarial dos Enfermeiros, Técnicos, Auxiliares de_x000D_
 enfermagem e Parteiras, de conformidade com a Lei 14.434/2022,_x000D_
 publicado no Diário Oficial da União em 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Rubem Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/305/024_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/305/024_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENRTO QUE DISPONIBILIZA A CONSTRUÇÃO DA PONTE SOBRE O_x000D_
 CÓRREGO NA RUA JOSÉ BATISTA GUEDES, LOTEAMENTO BONANÇA I, no_x000D_
 Distrito de Bonança.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/306/025_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/306/025_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE PIÇARRAR A RUA I, NO TRECHO_x000D_
 DO ALTO DA ALEGRIA ALEGRIA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/307/026_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/307/026_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A CONSTRUÇÃO DO CAlÇAMENTO DA_x000D_
 RUA MARIA JUVINA DA CONCEiÇÃO, LOTEAMENTO BONANÇA 11</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/353/27_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/353/27_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a conclusão da pavimentação_x000D_
 (calçamento), da AV. Jorge Raline, (após o Mercadinho do Berg), no Bairro:_x000D_
 Galinha D'agua, nesta cidade.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/354/28_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/354/28_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 da rua: Beira Rio, localizada no bairro Galinha D'agua, nesta cidade.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/355/29_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/355/29_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 da rua: Mauro Burrione, localizada no bairro Galinha D'agua, nesta cidade.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/407/30_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/407/30_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 Professor José Lins n°100 alto da Maternidade, Moreno.PE,</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/331/33_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/331/33_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe viabilizar a Pavimentação da Rua: Eduardo_x000D_
 Campos, no bairro: alto das estrelas, nesta cidade.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/348/34_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/348/34_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar o termino da pavimentação (calçamento)_x000D_
 de um trecho da Rua Japão, Bairro das Pedreiras, Moreno-PE.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/349/35_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/349/35_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 Ermírio de Morais nº 363 bairro alto da Maternidade, Moreno/PE.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/321/036_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/321/036_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  autorizar a secretaria_x000D_
 competente para realizar o termino da pavimentação (calçamento)_x000D_
 de um trecho da Rua 14 de julho, Bairro das Pedreiras, Moreno-_x000D_
 PE, conhecido como: Córrego do Penoso.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/320/037_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/320/037_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 Professor José Lins nº 100 alto da Maternidade, Moreno-PE,</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/319/038_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/319/038_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:_x000D_
 Prefeito Osias Mendonça, no Bairro: João Paulo 11,Moreno-PE.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Eliziel Santana</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/357/39_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/357/39_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a Secretaria_x000D_
 Competente para realizar a pavimentação (calçamento) da Rua:_x000D_
 José Felix de Sousa, no Bairro da Galinha d'água, nesta cidade</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/358/40_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/358/40_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no plano de trabalho da administração, as melhorias nos becos e_x000D_
 vielas existentes nos bairros da Olaria e Galinha D'água, nesta cidade.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/359/41_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/359/41_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a pavimentação e calçamento das ruas: Edmar Gomes Cavalcante,_x000D_
 Gizele Pedrosa Pontes e Constantino Albuquerque Maranhão, ambas_x000D_
 localizadas no Bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/360/42_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/360/42_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no programa becos e vielas, a pavimentação do trecho que liga a rua_x000D_
 Felipe Camarão ao bairro nossa senhora de Fátima, nesta cidade</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/361/43_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/361/43_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe adquirir um ônibus próprio_x000D_
 para a secretaria de Eventos e Esportes, atendendo assim as_x000D_
 necessidades dos que fazem os Esportes e a Cultura desta cidade</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/363/44_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/363/44_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a Secretaria Competente para realizar estudo e_x000D_
 posteriormente a construção de muros de arrimo nas residências_x000D_
 abaixo mencionadas._x000D_
 R, Bolívia, nº 125_x000D_
 R. Uruguai, nº 156 e 166_x000D_
 R. Joaquim Murtinho, 56 e 66</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/362/45_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/362/45_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se faça apelo a Direção da Caixa_x000D_
 Econômica em Pernambuco no que tange à implementação de uma_x000D_
 agência bancária da Caixa Econômica Federal nesta cidade</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/364/46_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/364/46_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento  que dispõe solicitar ao Excelentíssimo prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, O CALÇAMENTO DA RUA I,_x000D_
 LOTEAMENTO BONANÇA II</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/365/47_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/365/47_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE REQUALlFICAR A PRAÇA CENTRAL NA_x000D_
 CIDADE DEUS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/366/48_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/366/48_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SOLICITA REPARO E MANUTENÇÃO DAS_x000D_
 INSTALAÇÕES ELÉTRICAS DO ESTÁDIO MUNICIPAL DE FUTEBOL ALUISIO_x000D_
 PEDROSA, E DA ACADEMIA DA CIDADE GOVERNADOR EDUARDO_x000D_
 CAMPOS, no Distrito de Bonança.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/318/049_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/318/049_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que viabilize_x000D_
 a Pavimentação da Rua: Floriano no bairro da Galinha d'água,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/317/050_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/317/050_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A PAVIMENTAÇÃO DAS RUAS NA PARTE ALTA DA CIDADE DE_x000D_
 DEUS, DENTRO DO PROGRAMA BECOS E VIELAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/347/51_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/347/51_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a revitalização da pavimentação_x000D_
 (calçamento), da Rua: Adauto Barbosa de Sousa, Bairro:_x000D_
 Liberdade, Moreno-PE. Requeiro Urgência.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/316/052_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/316/052_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que inclua no Programa Becos e Vielas a_x000D_
 pavimentação da Rua Deputado Ulysses Guimarães, no bairro da_x000D_
 Galinha D'água, nesta cidade.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/341/53_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/341/53_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe _x000D_
 autorizar a secretaria competente, para realizar a pavimentação da rua da_x000D_
 Vagem, localizada no Bairro do Cercado Grande, nesta cidade.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/346/54_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/346/54_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de_x000D_
 autorizar a secretaria competente, para realizar a pavimentação da rua_x000D_
 Adalgisa Nascimento, localizada no Bairro do Cercado Grande, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/338/55_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/338/55_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de_x000D_
 autorizar a secretaria competente, para realizar a pavimentação da rua José_x000D_
 Lopes, localizada no Bairro do Cercado Grande, nesta cidade.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/315/056_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/315/056_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe _x000D_
 incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 da rua 5ª Travessa Terra Nostra (mais conhecida como Rua do Cajá),_x000D_
 localizada no Bairro de Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/311/057_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/311/057_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita um  pedido de informação, nos seguintes termos:_x000D_
 • Cópia da Prestação de contas do valor total investido no Carnaval 2023,_x000D_
 desta cidade.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/314/058_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/314/058_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  viabilizar_x000D_
 a Pavimentação da Rua: João Couto, no bairro do Olaria, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/313/059_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/313/059_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que viabilize_x000D_
 a Pavimentação da Rua: Maria Severina de Araújo Silva, no bairro_x000D_
 do Olaria, neste município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/312/060_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/312/060_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SOLICITA MELHORIAS DAS RUAS QUE NÃO SÃO_x000D_
 PAVIMENTADAS NO ALTO PAU D'ARCO, LOTEAMENTO BONANÇA II,_x000D_
 QUEIMADAS, LOTEAMENTO BONANÇA I, ALTO DA ESTAÇÃO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/343/62_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/343/62_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a pavimentação (calçamento), da Av._x000D_
 Dantas Barreto, no Bairro: Cambonge Moreno-PE, ponto de_x000D_
 referência, próximo ao Escritório Contábil do Srº Vavá</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Adriano de Cumaru</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/323/063_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/323/063_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe o pedido de conservação,_x000D_
 drenagem, iluminação e Sinalização das estradas que dão acesso a zona rural do município.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/322/064_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/322/064_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe o pedido de drenagem e asfalto da rua Gizele_x000D_
 Pedrosa no Loteamento nossa senhora da Conceição.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/339/65_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/339/65_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de realizar melhorias em todos_x000D_
 os acesso das Travessa Nova Descoberta ou seja primeira,_x000D_
 segunda e terceira travessa, no Alto de Santo Antônio, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/345/66_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/345/66_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a instalação de_x000D_
 Iluminação Publica na Av. Agamenon Magalhães sentido Cemitério_x000D_
 Publico, no Distrito de Bonança - no trecho do Bar de zeca indo_x000D_
 até o Cemitério Publico, daquele Distrito'.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/330/67_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/330/67_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe_x000D_
 incluir no Plano de Trabalho da atual administração, a instalação_x000D_
 de um Posto de Saúde Familiar - PSF, no Bairro do Alto de Santo_x000D_
 Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/329/68_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/329/68_2023.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/332/69_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/332/69_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe   viabilizar_x000D_
 a Pavimentação da Rua: Ari Duarte Coutinho, no Alto do Pau_x000D_
 D'árco -Bonança -, neste município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/336/70_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/336/70_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que viabilize_x000D_
 a Recuperação e Capinação da Escadaria que liga a COHAB ao_x000D_
 Alto das estrelas, neste município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/335/71_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/335/71_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que coloque_x000D_
 no Programa Becos e Vielas, Beco São Marcos - primeiro beco_x000D_
 subindo antes do Campo na Galinha D'água -, nesta cidade.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/337/72_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/337/72_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que viabilize_x000D_
 a Pavimentação da Rua: São Pedro no bairro da galinha D'água_x000D_
 neste município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/333/73_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/333/73_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja realizada com_x000D_
 urgência a limpeza, dedetização, colocação de lixeiros, reparos de banheiros e instalações de_x000D_
 torneiras com acesso a água potável nas dependências do mercado público e da feira livre como_x000D_
 também providencias para a retirada dos cães e gatos abandonados no local.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/334/74_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/334/74_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que viabilize_x000D_
 a Pavimentação de todas as Ruas do Alto da Esperança, nesta_x000D_
 cidade: .</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/356/30_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/356/30_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 Professor José Lins nº 100 alto da Maternidade, Moreno/PE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/386/76_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/386/76_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que viabiliza_x000D_
 a Pavimentação da Rua: Osmário Gomes de Araújo, no bairro_x000D_
 Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/385/77_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/385/77_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe viabilizar_x000D_
 a Pavimentação da Rua: Rinaldo Bezerra Negromonte, no bairro_x000D_
 Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/410/78_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/410/78_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano ele_x000D_
 Trabalho da atual administração, a pavimentação (calçamento) de um trecho_x000D_
 da Rua Argentina, que liga com a Nova_x000D_
 Descoberta</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/382/79_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/382/79_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração, a_x000D_
 pavimentação (calçamento) da Rua Carolina Gomes de Oliveira ,_x000D_
 localizada no Loteamento Nossa da Senhora da Conceição.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/384/80_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/384/80_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração a_x000D_
 pavimentação (calçamento) da Rua Antônio Ribeiro Pedrosa_x000D_
 localizada no Loteamento Nossa da Senhora da Conceição.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/406/82_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/406/82_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de_x000D_
 Trabalho da atual administração a pavimentação (calçamento) da rua_x000D_
 Miguel Arraes, localizada no Bairro do Cercado Grande, nesta cidade</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/405/83_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/405/83_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de_x000D_
 viabilizar a instalação de 01 semáforo na Avenida Dr. Sofrônio Portela (Na_x000D_
 entrada da rua que dar acesso a Ponte Santa Maria) com a demarcação de_x000D_
 faixa de pedestres, pois o fluxo de entrada e saída de veículos é muito_x000D_
 grande e em horário de pico causa grandes engarrafamento,</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/389/84_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/389/84_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração a_x000D_
 pavimentação (calçamento) da Rua Mauro Burrione, localizada no_x000D_
 Bairro da Galinha D'água, nesta cidade.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/388/85_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/388/85_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento  dispõe incluir no Plano de Trabalho da atual administração a_x000D_
 pavimentação (calçamento) da Rua Vereador Adelson Maciel,_x000D_
 localizada no Bairro Nossa Senhora da Conseição, nesta cidade.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/383/86_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/383/86_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento  que dispõe incluir no Plano de Trabalho da atual administração a_x000D_
 pavimentação (calçamento) da Rua Vereador Paulo Roberto de_x000D_
 Melo, localizada no Bairro Nossa Senhora da Conceição, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/387/87_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/387/87_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração a_x000D_
 pavimentação (calçamento) da Rua Leopoldo Franklin Lacerda,_x000D_
 localizada no Bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/390/104_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/390/104_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 com bloquetes de concreto a Rua Manuel Jacinto Gomes, localizada no_x000D_
 Bairro do Alto do Pau D'Arco, no Distrito de Bonança, nesta cidade,</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/400/89_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/400/89_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe solicitar melhorias para as Estradas dos Engenhos_x000D_
 Várzea do Una (Torrões), Serraria, Timbó, Pintos e Camarão.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/401/90_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/401/90_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe a abertura e limpeza da Rua Manoel_x000D_
 Ferreira, que liga os altos do Pau-d'arco e Estação.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Galego do Cloro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/391/91_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/391/91_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração, a construção da ponte_x000D_
 do Bairro da Galinha D'água, ligando a Av. Jorge Raline com a PE. 07,_x000D_
 nesta cidade</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/482/93r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/482/93r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no programa Becos e Vielas a_x000D_
 pavimentação e drenagem da Travessa santos Dumond em toda sua extensão.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/409/94_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/409/94_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se coloque_x000D_
 no Programa Becos e Vielas, a Travessa Santos Dumont, que dar_x000D_
 acesso a Rua dez de Novembro - Travessa conhecida como Beco_x000D_
 do Ouro -, nesta cidade.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/402/95_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/402/95_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe a instalação de lombadas físicas, na Rua_x000D_
 da Restauração Pernambucana, na Cidade de Deus</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/403/96_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/403/96_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe melhorias do trecho final da Rua Aluísio_x000D_
 Cardoso de Moura, colocando piçarras, no Distrito de Bonança.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/404/97_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/404/97_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A REATIVAÇÃO DOS JOGOS ESTUDANTIS_x000D_
 E AS BANDAS MUSICAIS/FANFARRAS</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/411/99_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/411/99_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se  viabilize a construção de_x000D_
 uma Quadra de Esportes ao lado da Creche-Escola que será construída no_x000D_
 campo do Alto de Santo Antonio! Vila Holandesa, nesta cidade.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/412/100_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/412/100_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que viabilize a construção de_x000D_
 uma Creche-Escola no campo do Alto de Santo Antonio I Vila Holandesa,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/393/101_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/393/101_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE SOLICITAR AGILIDADE NA MELHORIA DAS_x000D_
 RUAS DOS LOTEAMENTOS BONANÇA I, MONTE SINAl (QUEIMADAS),_x000D_
 BONANÇA lI, ALTOS DO PAUD'ARCO, ESTAÇÃO, VÁRZEA DA CRUZ,_x000D_
 ENGENHO CAMARÃO E DOS CALÇAMENTOS DA CIDADE DE DEUS</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/392/102_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/392/102_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe solicitar ao Excelentíssimo Prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, A INSTALAÇÃO DE LUMINÁRIAS no_x000D_
 Engenho Camarão.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/394/103_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/394/103_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE SOLICITAR AGILIDADE NA CONSTRUÇÃO_x000D_
 DA RUA MARIA JUVINA DA CONCEiÇÃO, no LOTEAMENTO BONANÇA I.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/495/104r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/495/104r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no plano de trabalho da administração, a pavimentação (calçamento)_x000D_
 com bloquetes de concreto a Rua Manuel Jacinto Gomes, localizada no_x000D_
 Bairro do Alto do Pau D'Arco, no Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/399/105_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/399/105_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SOLICITA AGILIDADE NA IMPLANTAÇÃO_x000D_
 DO PROGRAMA BECOS E VIELAS, NA PARTE ALTA DA COMUNIDADE DA_x000D_
 CIDADE DE DEUS E NO ALTO DA CONQUISTA NO LOTEAMENTO_x000D_
 BONANÇA I. TAMBÉM CONSERTOS DOS CALÇAMENTOS NA CITADA_x000D_
 COMUNIDADE DA CIDADE DEUS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/397/106_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/397/106_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE SOLICITAR AGILIDADE NA IMPLANTAÇÃO_x000D_
 DO PROGRAMA MOVIMENTO SAÚDE, COM ATIVIDADES FISICAS, PARA_x000D_
 MULHERES E HOMENS, DE TODAS AS FAIXAS ETÁRIAS, NA COMUNIDADE_x000D_
 DA CIDADE DE DEUS E NO DISTRITO DE BONANÇA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/398/107_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/398/107_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SOLICITA MELHORIAS DAS ESTRADAS_x000D_
 DOS ENGENHOS SERRARIA ETIMBÓ.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/408/108_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/408/108_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que coloque_x000D_
 no Programa Becos e Vielas, um trecho da Travessa Marechal_x000D_
 Costa e Silva que acesso a Av. Dantas Barreto, próximo ao Terminal_x000D_
 das kombis, no Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/396/109_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/396/109_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe solicitar a implantação do Movimento Saúde,_x000D_
 com exercícios físicos.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/395/110_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/395/110_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe a implantação do programa saúde nas_x000D_
 Comunidades.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/513/113r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/513/113r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da Administração, a pavimentação_x000D_
 (calçamento) da Rua Genaro Barreto, localizada no Bairro do João Paulo II,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/514/114r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/514/114r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da Administração, a pavimentação_x000D_
 (calçamento) da Rua Luiz Cavalcanti Fraga, localizada no Bairro do João_x000D_
 Paulo II,nesta cidade</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/515/115r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/515/115r.pdf</t>
   </si>
   <si>
     <t>Requerimenrto que dispõe incluir no Plano de Trabalho da Administração, a construção de um muro de_x000D_
 contenção, também conhecido como muro de arrimo ou de sustentação, na_x000D_
 Rua Heráclito Montenegro, localizada no Alto da Liberdade, residência de n°_x000D_
 114, nesta cidade</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Edivan Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/486/116r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/486/116r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da_x000D_
 administração, a pavimentação (calçamento) da Rua Açucena, localizada no_x000D_
 Povoado de Massaranduba, nesta cidade.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/487/117r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/487/117r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da_x000D_
 administração, a pavimentação (calçamento) da Rua Dionéia, localizada no_x000D_
 Povoado de Massaranduba, nesta cidade.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/488/118r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/488/118r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da_x000D_
 administração, a pavimentação (calçamento) da Rua da Estiva, localizada_x000D_
 no Povoado de Massaranduba, nesta cidade</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/415/119_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/415/119_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da_x000D_
 administração, a pavimentação (calçamento) da Rua Dracena, localizada no_x000D_
 Povoado de Massaranduba, nesta cidade.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/480/120_r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/480/120_r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que coloque_x000D_
 no Programa Becos e Vielas, a Rua 14 Julho, que fica no bairro do_x000D_
 Penoso -, nesta cidade.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/478/121r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/478/121r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que coloque_x000D_
 no Programa Becos e Vielas, a IIª Travessa Líbia, no bairro das_x000D_
 Pedreiras, nesta cidade</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/479/122_r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/479/122_r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que coloque_x000D_
 no Programa Becos e Vielas, na 8ª Travessa na Rua da Vargem,_x000D_
 que fica no bairro do CSU -, nesta cidade.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/483/123r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/483/123r.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita com_x000D_
 URGÊNCIA a instalação de 06(seis) postes de Iluminação na_x000D_
 extensão da Rua do Pau, nesta cidade.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/476/125_r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/476/125_r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano_x000D_
 de Trabalho da administração o conserto da pavimentação da Rua Euclides de_x000D_
 Souza Leão, nas proximidades da Loja de Auto Peças de Adélio (Auto Peças_x000D_
 Coração), no Bairro do Alto da Maternidade. nesta cidade.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/516/126r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/516/126r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que coloque_x000D_
 no Programa becos e Vielas, a Travessa das Pedreiras  que fica no_x000D_
 bairro das Pedreiras  nesta cidade.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/416/127_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/416/127_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe convidar  o Excelentíssimo Senhor Edimilson Cupertino, Prefeito_x000D_
 deste Município, como também o Secretário de Finanças Sr._x000D_
 Jamerson Melo, a comparecerem neste Legislativo, para uma_x000D_
 Audiência Pública, com o objetivo de prestarem esclarecimentos_x000D_
 sobre as Ações Judiciais do IPTU, bem como as alternativas de_x000D_
 cobrança deste Tributo e as Ações de melhorias desta cidade. A_x000D_
 referida audiência, deverá contar com a presença de todos os_x000D_
 vereadores e a população em geral que terá como mediador dessa_x000D_
 Audiência o vereador Edivan Carneiro da Silva. Com local e hora a_x000D_
 combinar com a mesa e demais vereadores.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/417/128_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/417/128_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se viabilize_x000D_
 a Pavimentação do Beco que dar acesso a Rua: Floriano, onde_x000D_
 fica a Escola Professora Maria Heraclides, no bairro da Galinha_x000D_
 d'água, neste município.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/420/129_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/420/129_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe viabilizar a Pavimentação da IIIª_x000D_
 Travessa da Rua: Tabelião Francisco Peixoto, no Cercado Grande -_x000D_
 Próximo ao CSU -, neste município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/421/130_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/421/130_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de_x000D_
 autorizar a Secretaria Competente, realizar a pintura de faixa de pedestres_x000D_
 na Avenida Dr. Sofrônio Portela (em frente ao Mercado Público), centro de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/422/131_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/422/131_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que viabilize_x000D_
 a Pavimentação da Rua: Antônio Ferreira Neri, no bairro Bela Vista,_x000D_
 - Ponto de referência: : Funerária Amorim Primo -, neste município.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/423/132_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/423/132_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que se viabilize _x000D_
 a colocação de Asfalto na parte Alta da Rua: Nova Descoberta, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/424/133_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/424/133_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE SOLICITAR O  RECAPEAMENTO ASFÁLTICO NO_x000D_
 ENTORNO DOS MERCADOS DE CARNE E FARINHA DO DISTRITO DE_x000D_
 BONANÇA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/425/134_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/425/134_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A IMPLANTAÇÃO DO PROGRAMA BECOS_x000D_
 E VIELAS,NAS TRAVESSAS ARTUR JOSÉ DA SILVA, JOÃO LlNO DE_x000D_
 OLlVEIRA, MANOEL PAULO DOS SANTOS E NOS ACESSOS AO ALTO DA_x000D_
 CONQUISTA ,NO LOTEAMENTO BONANÇA I.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/432/135_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/432/135_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  que viabilize A RECONSTRUÇÃO DA MURETA DE PROTEÇAO DA_x000D_
 PONTE DO BAIRRO DO ABC, que fica por trás da Igreja Batista Pentecostal_x000D_
  IBAPEN, ligando o ABC a Avenida Sofrônio Portela no Bairro da_x000D_
 Cambonge, nesta cidade.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/517/136r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/517/136r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que viabilize_x000D_
 a Pavimentação da Rua: José Cavalcante de Albuquerque. no bairro _x000D_
 do João Paulo II,neste município</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/504/137r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/504/137r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe desassoreamento e Limpeza (retirada da_x000D_
 areia e entulhos) do Córrego transversal das Ruas Artur José da Silva,_x000D_
 João Lino de Oliveira, Manoel Paulo dos Santos, no Loteamento Bonança</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/503/138r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/503/138r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A RETIRADA E ELIMINAÇÃO DOS LIXÕES_x000D_
 LOCALIZADOS NA PARTE ALTA DA CIDADE DE DEUS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/502/139r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/502/139r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe melhorias para um trecho da Rua "E", no_x000D_
 Loteamento Bonança II,aterrando a cratera que se formou com as_x000D_
 fortes.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/433/140_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/433/140_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  inclui no Projeto de Pavimentação de Becos e Vielas, o beco_x000D_
 existente na Rua Quintino Bocaiuva (Rua de acesso ao cemitério) localizado_x000D_
 na casa de n° 441 (descida de barro), nesta cidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/438/rq142_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/438/rq142_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a Secretaria Competente para Instalar Pórticos de indicação em todas vias de acesso a esta cidade.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/439/rq143_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/439/rq143_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A INSTALAÇÃO DO CENTRO DE_x000D_
 FISIOTERAPIA REGIONAL NO DISTRITO DE BONANÇA E CIDADE DE DEUS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Lau Barbosa, Adriano de Cumaru, Berg do Mercadinho, Edivan Carneiro, Eliziel Santana, Galego do Cloro, Joel do Conselho, Mozart Bruno, Rubem Nascimento, Toni do João Paulo, Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/443/rq_145_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/443/rq_145_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a Secretaria Competente, no sentido de providenciar Placas_x000D_
 Indicativa e Educativa Finanças para realizar uma AÇÃO ITINERANTE, nos_x000D_
 bairros de nossa cidade, com o objetivo de realizar atendimento as pessoas_x000D_
 que estão em débito com o Imposto Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/442/rq_146_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/442/rq_146_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe incluir no Plano de Trabalho da atual administração a_x000D_
 pavimentação (calçamento) da Maria José Xavier, localizada no_x000D_
 Bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/519/150r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/519/150r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 liberdade, por traz da residência da senhora Niedja Alves do_x000D_
 Nascimento Ledo. bairro liberdade, Moreno-PE,</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/510/151r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/510/151r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que abra espaço no calendário de_x000D_
 esportes/eventos, e escolha o local apropriado, para promover o_x000D_
 encontro de GRAU (motos/Bikes).</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/448/152.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/448/152.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita ao Excelentíssimo Prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NAS INSTALAÇÕES DAS_x000D_
 LUMINÁRIAS NO ENGENHO CAMARÃO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/446/153_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/446/153_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENT QUE DISPÕE DAR CELERIDADE NA IMPLANTAÇÃO DO_x000D_
 PROGRAMA BECOS E VIELAS (pavimentação de rua), nas Ruas da Parte_x000D_
 Alta da Cidade de Deus.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/450/154.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/450/154.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita ao Excelentíssimo Prefeito do Município, Senhor_x000D_
 Edmilson Cupertino de Almeida, CELERIDADE NA MELHORIA DO TRECHO_x000D_
 DA RUA I, ALTO DA ALEGRIA/LOTEAMENTO BONANÇA II.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/493/155r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/493/155r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 Competente, para realizar a contenção de um muro de arrimo localizado na_x000D_
 Rua Manoel Jacinto Gomes, por trás da casa de n° 99 - Bairro do A!to do_x000D_
 Pau D'árco, Distrito de bonança, nesta cidade.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/444/156_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/444/156_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe no sentido de autorizar a secretaria_x000D_
 Competente, para realizar a pavimentação da Rua Manoel Jacinto Gomes,_x000D_
 localizada no Bairro do Alto do Pau D'árco, que dá acesso a Academia da_x000D_
 Cidade, Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/449/157.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/449/157.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a construção de muro arrimo, na rua_x000D_
 Henrique Portela N°92, próximo ao depósito de Josias gás,_x000D_
 alto da Maternidade, Moreno-PE</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/520/158r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/520/158r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar à Secretaria_x000D_
 Competente para realizar a construção de muro de arrimo, na rua_x000D_
 Maximino Pereira Viana N° 19. Próximo terminal das kombi,_x000D_
 alto da Maternidade, Moteno-PE</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/447/159_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/447/159_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE DAR CELERIDADE NA CONCLUSÃO DO_x000D_
 CALÇAMENTO DA RUA MARIA JUVINA DA CONCEIÇÃO, NO_x000D_
 LOTEAMENTO BONANÇA I.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/445/160_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/445/160_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  QUE DISPÕE DAR CELERIDADE NA MELHORIAS DA_x000D_
 ESTRADA DE ACESSO AO LOTEAMENTO MONTE SINAI I (QUEIMADAS).</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/494/161r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/494/161r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria Competente, para_x000D_
 realizar a contenção de um muro de arrimo localizado na Rua Manoel_x000D_
 Jacinto Gomes, por trás da casa de n° 61 - Bairro do Alto do Pau_x000D_
 D'árco, Distrito de bonança, nesta cidade.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/492/163r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/492/163r.pdf</t>
   </si>
   <si>
     <t>Requerimento que autorizar a secretaria Competente, para_x000D_
 realizar a pavimentação ou melhoria da Rua Noruega, nas_x000D_
 proximidades da Escola Municipal Argemiro Nepomuceno localizada_x000D_
 no Bairro das Pedreiras, nesta cidade.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/509/164r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/509/164r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que organize_x000D_
 um Campeonato de futebol de campo no Distrito de Bonança, nesta_x000D_
 cidade e por conseguinte envie a programação relativa ao referido_x000D_
 campeonato.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/508/165r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/508/165r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE INSTALAR O CENTRO DE FISIOTERAPIA_x000D_
 NO DISTRITO DE BONANÇA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/497/167r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/497/167r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar uma capinação e limpeza de parte da Rua_x000D_
 Noruêga, principalmente ao lado da Escola Municipal Argemiro Nepomuceno_x000D_
 e em frente ao n° 42, no Bairro das Pedreiras nesta cidade.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/499/168r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/499/168r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A REPOSIÇÃO DE LÂMPADAS NAS_x000D_
 SEGUINTES COMUNIDADES E RUAS: LOTEAMENTO BONANÇA lI, Ruas_x000D_
 "G","H", J", " L"._x000D_
 CIDADE DE DEUS, Ruas Travessa "K" , "I"_x000D_
 MONTE SINAl (QUEIMADAS), Rua "B"._x000D_
 ALTO DO PAU'DARCO, RUA SÃO JORGE.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/500/169r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/500/169r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SOLICITA CERELlRIDADE NA_x000D_
 CONSTRUÇÃO DOS CALÇAMENTOS NAS RUAS:_x000D_
 "B" ,"C" ,"D" ,"E" ,"F" ,"G""H" ,"I" ,"" J",NO'LOTEAMENTO BONAÇA II.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/501/170r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/501/170r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE SOLICITA CERELlRIDADE NA_x000D_
 CONSTRUÇÃO DOS CALÇAMENTOS NAS RUAS: MANOEL JOAQUIM DE_x000D_
 CARVALHO, MANOEL JACINTO GOMES, PAULO PEREIRA, PEDRO_x000D_
 CARNEIRO DA SILVA, JOSÉ FELlCIANO GOMES, NO ALTO DO PAU'DARCO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/511/171r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/511/171r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), da Rua:_x000D_
 João Daniel da Silva, Bairro: Olaria, Moreno-PE</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/475/173_r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/475/173_r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja_x000D_
 consignada na Ata dos trabalhos deste Seção Ordinária, uma MOÇÃO DE_x000D_
 APALUSO E CONGRATULAÇÕES à editora SER POETA, por ter atingido_x000D_
 atualmente a maraca de mais de cem(100)_ títulos publicados e um numero_x000D_
 de vinte mil livros impressos e atuando em três continentes(América do Sul,_x000D_
 África e Europa), e que este seja estendidos a todos escritores morenenses_x000D_
 conforme relação anexa.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/477/175_r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/477/175_r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe oficio sugerindo a_x000D_
 criação de numero de Código de Endereçamento Postal - CEP -, pela_x000D_
 Empresa Brasileira de Correios e Telégrafos - - EBCT -, nas Ruas e_x000D_
 Avenidas deste Município</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/490/176r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/490/176r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar melhoramento nas_x000D_
 luminária da Ponte José Felix de Souza, que da acesso ao Alto da_x000D_
 Liberdade (localizada por traz do prédio da Câmara de vereadores), nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/512/177r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/512/177r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a revitalização da ponte que fica localizada_x000D_
 na rua: Desembargador Agamenon Duarte Lima, entre as casas de_x000D_
 n° 277 e 279, e próximo ao mercadinho JKS. Bairro: Cohab, Moreno</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/498/178r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/498/178r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar  a pintura dos meios fios,_x000D_
 capinação nas ruas, pavimentadas e não pavimentadas, como também a_x000D_
 retiradas de lixo e entulhos em todo o Bairro da Galinha D'água, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/491/180r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/491/180r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a pavimentação, da Rua da_x000D_
 Lagoa - Antigo Fossão - como também a recuperação da Ponte que_x000D_
 fica localizada na mesma Rua.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/496/181r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/496/181r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar a pavimentação da_x000D_
 segunda Travessa Rua dos Noivos, localizada no bairro da_x000D_
 mangueira, nesta cidade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/489/185r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/489/185r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que realize a Manutenção da Rua_x000D_
 Joaquim Nabuco , bairro ABC, próximo a igreja de Jesus Cristo_x000D_
 dos Santos dos Últimos Dias, pois existe um problema crônico_x000D_
 de drenagem. Solicitamos a manutenção e capinação da Escola_x000D_
 Municipal Professora Maria Heraclides, rua Senador Antônio_x000D_
 Farias, Bairro Galinha DÁgua.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/484/186r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/484/186r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe  o PEDIDO DE_x000D_
 INFORMAÇÃO, nos seguintes termos:_x000D_
 ~ Cópia do Contrato da Empresa que instalou a Iluminação publica do Binário(da Av._x000D_
 Jantas Barreto, que fica por traz deste Legislativo._x000D_
 ~ Cópia do Extrato de Pagamento Bancário.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/485/190r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/485/190r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe para que compareçam no Plenário deste Legislativo_x000D_
 Municipal em dia e hora regimental, para prestarem esclarecimentos oficial_x000D_
 de como se procedeu, quais medidas tomadas no caso da denuncia_x000D_
 apresentada pelos alunos Universitários</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/507/191r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/507/191r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe realizar em parceria com os Ciclistas,_x000D_
 competições e passeios Ciclisficos nesta cidade e no Distrito de_x000D_
 Bonança, haja vista o auto numero de Ciclistas em Moreno sede e_x000D_
 no Distrito de Bonança.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/481/192_r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/481/192_r.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/505/194r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/505/194r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE O CONSERTO DAS INSTALAÇÕES_x000D_
 ELETRICAS NA ESCOLA MUNICIPAL JORNALISTA EDSON RÉGIS, NO_x000D_
 DISTRITO DE BONANÇA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/506/195r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/506/195r.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE DISPÕE A CONCLUSÃO DAS OBRAS DA_x000D_
 MATERNIDADE CASA DE PARTO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/518/187r.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/518/187r.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe autorizar a secretaria_x000D_
 competente para realizar a pavimentação (calçamento), no projeto_x000D_
 becos e vielas da Rua Lafaéte Aquino Lopes, Bairro; alto das_x000D_
 Estrelas, Moreno-PE. Requeiro Urgência</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/378/20_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/378/20_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de resolução que Concede Titulo de Cidadão Morenense ao Sr. llm° Sr. Sérgio_x000D_
 Mariano da Paz.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/427/22_2023_resolucao.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/427/22_2023_resolucao.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução que dispõe conceder Titulo de Cidadão Morenense aos Reverendos Pastores_x000D_
 PAULO BARBOSA DE LIMA e AILTON JOSÉ ALVES..</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/440/pr_024_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/440/pr_024_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de resolução que dispõe sobre denominação do plenário_x000D_
 da Câmara Municipal de Vereadores de Moreno.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Edmilson Cupertino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/381/5_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/381/5_2023.pdf</t>
   </si>
   <si>
     <t>Proposta de ementa que dispõe Alterar inciso VIU, §2° do art. 71 da Lei_x000D_
 Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/375/92_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/375/92_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que "dispõe sobre a Criação_x000D_
 da Casa dos Conselhos do Município_x000D_
 do Moreno/PE e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/371/93_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/371/93_2023.pdf</t>
   </si>
   <si>
     <t>Projeto  de lei que Autoriza o Poder Executivo conceder_x000D_
 isenção de IPTU aos portadores de necessidades_x000D_
 especiais e idosos e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/465/94_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/465/94_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que Institui o Programa Motos que Salvam no Serviço_x000D_
 de Atendimento Móvel de Urgência - SAMU - e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/324/99_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/324/99_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Denomina "Travessa Pedro José_x000D_
 Santana" e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/373/101_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/373/101_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que  Denomina "Travessa Pedro José_x000D_
 Santana" e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/374/105_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/374/105_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre o prazo de pagamento dos tributos_x000D_
 municipais não adimplidos em tempo e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/377/103_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/377/103_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre a autorização para_x000D_
 entrada do acompanhante na realização de consultas e de exames de_x000D_
 mulheres e da outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/376/105_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/376/105_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que Dispõe sobre o prazo de pagamento dos tributos_x000D_
 municipais não adimplidos em tempo e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/431/113_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/431/113_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe sobre o fornecimento de absorvente higiênicos nas escolas_x000D_
 públicas do Município do Moreno e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/430/115_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/430/115_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que Denomina Ruas no João_x000D_
 Paulo II  e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/426/116_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/426/116_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe determinar atendimento prioritário as pessoas com_x000D_
 fibromialgia, em todas as instituições e serviços públicos ou_x000D_
 privados, de atendimento ao público no âmbito do município do_x000D_
 Moreno, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_121_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_121_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe denominar os nomes das Ruas_x000D_
 do Loteamento Monte Sinal.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/436/pl_122_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/436/pl_122_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que denominar os nomes das Ruas_x000D_
 E Travessas Na Comunidades da Cidade de Deus.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/437/pl_123_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/437/pl_123_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que denominar os nomes das Ruas_x000D_
 Do Loteamento Bonança II</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/455/125.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/455/125.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas no Bairro Vila_x000D_
 Holandesa e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/454/127_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/454/127_joel.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que denomina Ruas nos nos_x000D_
 bairros  da cidade e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/459/129.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/459/129.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe vedar a nomeação, no âmbito da Administração_x000D_
 Pública Direta e Indireta do Município de Moreno e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/464/130.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/464/130.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que cria acesso livre aos meios de_x000D_
 comunicação municipal há qualquer_x000D_
 evento público ou privado com as_x000D_
 respectivas carteiras de identificação.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/462/131.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/462/131.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA RUAS NOS BAIRROS DA CIDADE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/463/117.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/463/117.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que institui o 13° (décimo terceiro) subsidio, aos vereadores integrantes da câmara_x000D_
 Municipal de Moreno, na forma que indica.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Mozart Bruno, Berg do Mercadinho, Joel do Conselho, Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/466/117_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/466/117_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que institui o 13° (décimo terceiro) subsidio, aos vereadores integrantes da Câmara Municipal de Moreno, na forma que indica.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/468/135_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/468/135_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que institui no Município de Moreno/PE., a_x000D_
 Corrida Pedestre "Verdes Colinas"</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/469/136_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/469/136_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que institui o auxílio alimentação no âmbito da_x000D_
 Câmara Municipal de Moreno.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/471/139_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/471/139_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dispõe denomina Bairro do PENOSO_x000D_
 a Comunidade que especifica.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/441/pl_000_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/441/pl_000_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETRIBUIÇÃO_x000D_
 DAS FUNÇÕES GRATIFICADAS E DOS_x000D_
 CARGOS EM COMISSÃO PROVIDOS PELOS_x000D_
 SERVIDORES DO PODER EXECUTIVO DO_x000D_
 MUNICÍPIO DE MORENO/PE, EM_x000D_
 CONFORMIDADE COM A METODOLOGIA_x000D_
 FIXADA NA LEI ESTADUAL N° 15.884, DE 25_x000D_
 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/457/013.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/457/013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE ISENÇÃO DO IMPOSTO SOBRE A_x000D_
 PROPRIEDADE PREDIAL E TERRITORIAL_x000D_
 URBANA (IPTU) AO CONTRIBUINTE QUE ESTEJA_x000D_
 INSCRITO E SEJA BENEFICIÁRIO NO CADASTRO_x000D_
 ÚNICO DE PROGRAMAS SOCIAIS DO GOVERNO_x000D_
 FEDERAL (CADÚNICO), E DÁ_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/458/014.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/458/014.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O RECADASTRAMENTO_x000D_
 IMOBILIÁRIO_x000D_
 ESTABELECE CRITÉRIO DE DESCONTO_x000D_
 NO IPTU, E DEFINE OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/310/091_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/310/091_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que concede reajuste sobre o valor do salário_x000D_
 mínimo, com base na Medida Provisória n" 1.142; de 12_x000D_
 de dezembro de 2022, a todos os servidores públicos_x000D_
 municipais da Administração Direta e Indireta, que_x000D_
 receberem salário mínimo ou abaixo dele e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/372/95_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/372/95_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O CONSELHO MUNICIPAL DE POLITICA CULTURAL E DEFINE OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/379/96_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/379/96_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE SOBRE A ESTRUTURA, ORGANIZAÇÃO E FUNCIONAMENTO _x000D_
 DO CONSELHO TUTELAR NO MUNICIPIO DE MORENO, E DEFINE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/327/97_2023_executivo.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/327/97_2023_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O REAJUSTE DO PISO_x000D_
 SALARIAL DOS PROFESSORES EFETIVOS_x000D_
 DA REDE MUNICIPAL DE ENSINO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/326/98_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/326/98_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE REORGANIZA O REGIME PRÓPRIO DE_x000D_
 PREVIDÊNCIA SOCIAL DOS SERVIDORES_x000D_
 PÚBLICOS DO MUNICÍPIO DE MORENO __x000D_
 MORENOPREV,_x000D_
 PROGRAMA_x000D_
 ATENDE DISPOSITIVOS DO_x000D_
 DE CERTIFICAÇÃO_x000D_
 INSTITUCIONAL - PROGESTÃO, DISPONDO_x000D_
 SOBRE A ORGANIZAÇÃO ADMINISTRA TIVA E_x000D_
 ÓRGÃOS COLEGIADOS</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/328/99_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/328/99_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISCIPLINA O HORÁRIO DE FUNCIONAMENTO DOS BARES, BOTEQUINS E DEMAIS ESTABELECIMENTOS DE COMERCIO DE BEBIDAS ALCOOLICAS NO MUNICIPIO DE MORENO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/325/100_2023_executivo.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/325/100_2023_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI PROGRAMA SOCIAL NO MUNICÍPIO _x000D_
 DE MORENO, AUTORIZANDO A ADQUIRIR E,_x000D_
 POSTERIORMENTE, DOAR PEIXES, DURANTE O_x000D_
 PERÍODO DA SEMANA SANTA E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/368/102_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/368/102_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A REFORMULAÇÃO DA_x000D_
 LEI N° 392 DE 18 DE NOVEMBRO DE 2009_x000D_
 QUE CRIOU O CONSELHO MUNICIPAL _x000D_
 NOS DIREITOS DA MULHER DE MORENO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/370/107_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/370/107_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE AS FESTIVIDADES NO_x000D_
 MUNICÍPIO DE MORENO, DESTINAÇÃO E_x000D_
 RECEBIMENTO DE PATROCÍNIO E_x000D_
 DEFINE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/367/108_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/367/108_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ESPECIAL, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/369/109_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/369/109_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER AJUDA DE CUSTO PARA_x000D_
 MORADIA E ALIMENTAÇÃO AOS MÉDICOS PARTICIPANTES DOS PROGRAMAS "MAIS MÉDICO " E "MÉDICOS PELO BRASIL" NO ÂMBITO _x000D_
 DO MUNICIPIO DE MORENO/PE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/413/110_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/413/110_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que  dispõe Instituir a Mesa Permanente de_x000D_
 Negociação Fiscal, e dá outras providencias</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/380/111_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/380/111_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DEFINE A IMPLANTAÇÃO DO DIÁRIO_x000D_
 ELETRÔNICO BEM COMO OS PROCEDIMENTOS_x000D_
 PARA REGISTROS DA ATIVIDADE DOCENTE E_x000D_
 ESTABELECE DIRETRIZES QUE DEVEM SER_x000D_
 ADOTADAS DIANTE DA AUSÊNCIA DO SEU_x000D_
 PREENCHIMENTO NAS INSTITUIÇÕES_x000D_
 EDUCACIONAIS INTEGRANTES DESTA REDE_x000D_
 MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/418/112_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/418/112_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe Conceder reajuste sobre o valor_x000D_
 mínimo, com base na Medida Provisória n° 1172, de 01 de_x000D_
 meio de 2023, a todos os servidores públicos municipais_x000D_
 da Administração Direta e Indireta, que receberem salário_x000D_
 mínimo ou abaixo dele e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/419/114_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/419/114_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Altera o Art° 41. da Lei Municipal 688_x000D_
 de 18 de maio de 2023 e define outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/428/118_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/428/118_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE ALTERAÇÃO AO ARTIGO_x000D_
 3° DA LEI 679 DE 28 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/429/119_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/429/119_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA O ART 3° DA LEI_x000D_
 MUNICIPAL 687 DE 18 DE MAIO DE 2023 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/456/120.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/456/120.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/453/126.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/453/126.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE ABRIR CRÉDITO ADICIONAL_x000D_
 ADEQUAÇÃO DO MUNICÍPIO ORIUNDO DA LEI_x000D_
 COMPLEMENTAR N° 195/2022 CONHECIDA COMO LEI_x000D_
 PAULO GUSTAVO_x000D_
 PROVIDÊNCIAS._x000D_
 LPG E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/452/127.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/452/127.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE REPASSE FINANCEIRO AS_x000D_
 ESCOLAS MUNICIPAIS PARA A_x000D_
 REALIZAÇÃO DO DESFILE CÍVICO NA_x000D_
 CIDADE DE MORENO-PE</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/451/pj_128.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/451/pj_128.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE ATENDIMENTO À CRIANÇA E_x000D_
 ADOLESCENTE - DANIEL FELIPE LIMA DA_x000D_
 SILV A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/461/132.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/461/132.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE ABRIR CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PARA REPASSE DO COMPLEMENTO DA UNIÃO_x000D_
 CONFORME PORTARIA MINISTERIAL E DEFINE_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/460/133.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/460/133.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR_x000D_
 RECURSOS RECEBIDOS DA UNIÃO PARA_x000D_
 CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA_x000D_
 COMPLEMENTAR DE QUE TRATA A EMENDA_x000D_
 CONSTITUCIONAL 127/2022</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/467/134_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/467/134_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA_x000D_
 DO MUNICíPIO PARA O EXERCíCIO_x000D_
 FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/470/138_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/470/138_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE ABRIR CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PARA O INSTITUTO DE PREVIDÊNCIA SOCIAL_x000D_
 DOS SERVIDORES PÚBLICOS DE MORENO -_x000D_
 MORENOPREV_x000D_
 PROVIDÊNCIAS._x000D_
 E DEFINE OUTRAS</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/434/140_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/434/140_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A RETRIBUIÇÃO_x000D_
 DAS FUNÇÕES GRATIFICADAS E DOS_x000D_
 CARGOS EM COMISSÃO PROVIDOS PELOS_x000D_
 SERVIDORES DO PODER EXECUTIVO DO_x000D_
 MUNICÍPIO DE MORENOIPE, EM_x000D_
 CONFORMIDADE COM A METODOLOGIA_x000D_
 FIXADA NA LEI ESTADUAL N° 15.884, DE 25_x000D_
 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/472/141_pl.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/472/141_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI E AUTORIZA O PODER_x000D_
 EXECUTIVO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE, A_x000D_
 REALIZAR O PAGAMENTO DE_x000D_
 GRATIFICAÇÃO POR DESEMPENHO AOS_x000D_
 PROFISSIONAIS DE SAÚDE BUCAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_modificativa_1_2023.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_modificativa_1_2023.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda  Modificativa o artigo 9º_x000D_
 do Projeto de Lei nº. 110/2023,_x000D_
 do Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3532,68 +3532,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/293/002_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/294/004_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/350/5_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/351/6_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/344/07_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/295/008_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/296/009_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/297/010_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/298/011_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/299/012_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/300/013_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/352/14_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/342/15_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/340/16_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/308/017_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/301/019_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/302/020_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/303/021_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/304/022_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/309/023_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/305/024_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/306/025_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/307/026_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/353/27_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/354/28_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/355/29_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/407/30_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/331/33_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/348/34_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/349/35_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/321/036_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/320/037_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/319/038_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/357/39_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/358/40_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/359/41_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/360/42_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/361/43_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/363/44_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/362/45_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/364/46_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/365/47_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/366/48_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/318/049_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/317/050_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/347/51_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/316/052_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/341/53_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/346/54_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/338/55_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/315/056_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/311/057_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/314/058_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/313/059_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/312/060_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/343/62_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/323/063_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/322/064_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/339/65_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/345/66_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/330/67_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/329/68_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/332/69_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/336/70_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/335/71_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/337/72_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/333/73_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/334/74_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/356/30_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/386/76_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/385/77_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/410/78_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/382/79_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/384/80_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/406/82_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/405/83_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/389/84_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/388/85_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/383/86_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/387/87_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/390/104_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/400/89_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/401/90_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/391/91_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/482/93r.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/409/94_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/402/95_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/403/96_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/404/97_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/411/99_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/412/100_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/393/101_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/392/102_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/394/103_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/495/104r.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/399/105_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/397/106_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/398/107_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/408/108_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/396/109_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/395/110_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/513/113r.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/514/114r.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/515/115r.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/486/116r.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/487/117r.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/488/118r.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/415/119_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/480/120_r.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/478/121r.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/479/122_r.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/483/123r.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/476/125_r.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/516/126r.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/416/127_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/417/128_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/420/129_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/421/130_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/422/131_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/423/132_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/424/133_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/425/134_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/432/135_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/517/136r.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/504/137r.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/503/138r.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/502/139r.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/433/140_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/438/rq142_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/439/rq143_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/443/rq_145_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/442/rq_146_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/519/150r.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/510/151r.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/448/152.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/446/153_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/450/154.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/493/155r.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/444/156_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/449/157.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/520/158r.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/447/159_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/445/160_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/494/161r.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/492/163r.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/509/164r.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/508/165r.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/497/167r.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/499/168r.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/500/169r.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/501/170r.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/511/171r.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/475/173_r.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/477/175_r.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/490/176r.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/512/177r.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/498/178r.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/491/180r.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/496/181r.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/489/185r.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/484/186r.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/485/190r.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/507/191r.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/481/192_r.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/505/194r.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/506/195r.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/518/187r.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/378/20_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/427/22_2023_resolucao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/440/pr_024_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/381/5_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/375/92_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/371/93_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/465/94_pl.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/324/99_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/373/101_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/374/105_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/377/103_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/376/105_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/431/113_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/430/115_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/426/116_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_121_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/436/pl_122_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/437/pl_123_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/455/125.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/454/127_joel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/459/129.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/464/130.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/462/131.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/463/117.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/466/117_pl.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/468/135_pl.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/469/136_pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/471/139_pl.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/441/pl_000_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/457/013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/458/014.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/310/091_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/372/95_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/379/96_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/327/97_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/326/98_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/328/99_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/325/100_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/368/102_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/370/107_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/367/108_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/369/109_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/413/110_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/380/111_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/418/112_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/419/114_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/428/118_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/429/119_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/456/120.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/453/126.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/452/127.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/451/pj_128.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/461/132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/460/133.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/467/134_pl.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/470/138_pl.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/434/140_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/472/141_pl.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_modificativa_1_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/293/002_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/294/004_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/350/5_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/351/6_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/344/07_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/295/008_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/296/009_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/297/010_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/298/011_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/299/012_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/300/013_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/352/14_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/342/15_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/340/16_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/308/017_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/301/019_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/302/020_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/303/021_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/304/022_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/309/023_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/305/024_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/306/025_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/307/026_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/353/27_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/354/28_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/355/29_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/407/30_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/331/33_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/348/34_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/349/35_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/321/036_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/320/037_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/319/038_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/357/39_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/358/40_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/359/41_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/360/42_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/361/43_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/363/44_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/362/45_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/364/46_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/365/47_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/366/48_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/318/049_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/317/050_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/347/51_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/316/052_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/341/53_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/346/54_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/338/55_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/315/056_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/311/057_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/314/058_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/313/059_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/312/060_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/343/62_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/323/063_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/322/064_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/339/65_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/345/66_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/330/67_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/329/68_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/332/69_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/336/70_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/335/71_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/337/72_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/333/73_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/334/74_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/356/30_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/386/76_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/385/77_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/410/78_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/382/79_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/384/80_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/406/82_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/405/83_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/389/84_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/388/85_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/383/86_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/387/87_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/390/104_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/400/89_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/401/90_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/391/91_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/482/93r.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/409/94_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/402/95_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/403/96_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/404/97_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/411/99_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/412/100_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/393/101_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/392/102_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/394/103_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/495/104r.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/399/105_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/397/106_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/398/107_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/408/108_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/396/109_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/395/110_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/513/113r.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/514/114r.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/515/115r.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/486/116r.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/487/117r.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/488/118r.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/415/119_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/480/120_r.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/478/121r.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/479/122_r.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/483/123r.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/476/125_r.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/516/126r.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/416/127_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/417/128_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/420/129_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/421/130_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/422/131_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/423/132_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/424/133_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/425/134_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/432/135_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/517/136r.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/504/137r.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/503/138r.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/502/139r.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/433/140_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/438/rq142_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/439/rq143_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/443/rq_145_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/442/rq_146_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/519/150r.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/510/151r.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/448/152.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/446/153_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/450/154.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/493/155r.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/444/156_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/449/157.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/520/158r.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/447/159_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/445/160_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/494/161r.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/492/163r.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/509/164r.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/508/165r.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/497/167r.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/499/168r.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/500/169r.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/501/170r.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/511/171r.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/475/173_r.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/477/175_r.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/490/176r.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/512/177r.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/498/178r.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/491/180r.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/496/181r.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/489/185r.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/484/186r.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/485/190r.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/507/191r.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/481/192_r.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/505/194r.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/506/195r.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/518/187r.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/378/20_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/427/22_2023_resolucao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/440/pr_024_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/381/5_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/375/92_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/371/93_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/465/94_pl.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/324/99_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/373/101_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/374/105_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/377/103_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/376/105_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/431/113_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/430/115_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/426/116_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/435/pl_121_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/436/pl_122_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/437/pl_123_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/455/125.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/454/127_joel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/459/129.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/464/130.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/462/131.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/463/117.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/466/117_pl.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/468/135_pl.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/469/136_pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/471/139_pl.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/441/pl_000_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/457/013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/458/014.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/310/091_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/372/95_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/379/96_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/327/97_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/326/98_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/328/99_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/325/100_2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/368/102_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/370/107_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/367/108_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/369/109_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/413/110_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/380/111_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/418/112_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/419/114_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/428/118_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/429/119_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/456/120.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/453/126.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/452/127.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/451/pj_128.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/461/132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/460/133.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/467/134_pl.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/470/138_pl.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/434/140_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/472/141_pl.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_modificativa_1_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>