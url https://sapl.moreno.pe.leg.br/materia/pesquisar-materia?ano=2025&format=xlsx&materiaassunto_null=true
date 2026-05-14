--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,4217 +10,4363 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2777" uniqueCount="1383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2873" uniqueCount="1430">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adriano do Detergente</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/532/requerimento_no_139-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/532/requerimento_no_139-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da rua do Alto do Sol Nascente localizado no bairro da Mangueira, nesta cidade.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Calango</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/658/requerimento_no_001-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/658/requerimento_no_001-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas prescritas no regimento interno deste legislativo, requer a mesa diretora desta casa, que encaminhe ao llmº. Sr. Gerente do Bradesco, agência Moreno, a seguinte solicitação: que seja realizado melhorias no atendimento dos aposentados no ponto de pagamento dos aposentados e pensionistas do INSS, localizado na Av. Dantas Barreto nesta cidade, pois este ponto apresenta vários problemas, como: falta de dinheiro sempre, onde os clientes mencionados recém até em três parcelas. Não tem uma boa infraestrutura, onde os aposentados e pensionistas, tem que ficar expostos ao sol por várias horas. Não tem cadeiras para acomodar essas pessoas, que muitos já tem dificuldade de ir até esse ponto de pagamento e ao chegar ainda passam por esse transtorno.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_no_2-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_no_2-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Edmilson Cupertino de Almeida, prefeito do município; No sentido de autorizar a secretaria competente a realizar a pintura de faixa de pedestres na Avenida Dr. Sofrônio Portela (em frente ao mercado público), centro de nossa cidade.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cidi</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_no_003-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_no_003-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino, que seja realizado o Calçamento da Rua João Dourado Filho, no bairro Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_no_004-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_no_004-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as Formalidades Regimentais, solicito ao Excelentíssimo Senhor Prefeito Edmilson Cupertino, o pedido de drenagem e asfalto das ruas João Couto e Marina Severina de Araújo Silva no bairro da Olaria</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/642/requerimento_no_005-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/642/requerimento_no_005-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as Formalidades Regimentais, solicito ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino, o pedido de conservação, drenagem, iluminação e sinalização das estradas que dão acesso a Zona Rural do município.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_no_006-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_no_006-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as Formalidades Regimentais, solicito ao Excelentíssimo Senhor Prefeito Edmilson Cupertino, o pedido de requalificação, iluminação e construção de banheiros e vestiários no Campo de Lamparina, situado no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Berg do Mercadinho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_no_007-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_no_007-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração a pavimentação (calçamento) da Av. Jorge Raline, no bairro da Galinha D´água.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_no_008-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_no_008-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração a pavimentação (calçamento) da Rua Mauro Burrione, localizada no Bairro da Galinha D´água, nesta cidade.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_no_009-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_no_009-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria Competente, para providenciar a instalação de coletor de lixo na Rua José Amaro da Paz, esquina com a Rua Doutor Cipriano de Moura, nesta cidade.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_no_010-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_no_010-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente, para realizar a canalização do esgoto à céu aberto devido a manilhas entupidas na Rua José Amaro da Paz, esquina com a Rua Dr. Cipriano de Moura, nesta cidade.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marilia Rufino, Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_11-2025_-_marilia_e_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_11-2025_-_marilia_e_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Luiz Cavalcanti Fraga, Quadra R, João Paulo II.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mozart Bruno</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_no_12-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_no_12-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas, prescritas no regimento interno desta casa, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente, a realizar a recuperação da pavimentação da Rua Jornal do Comércio, principalmente em frente as residências nºs 48 e 69, nesta cidade.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_13-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_13-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar eventos gospel na nossa cidade de Moreno-PE.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_no_14-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_no_14-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Exa., após anuência do plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação da Rua Floriano Pina, no bairro Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_no_15-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_no_15-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Exa., após anuência do plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação da Rua Rinaldo Bezerra Negromonte, no bairro Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_no_16-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_no_16-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a reforma e manutenção da ponte do Bairro do Tambuatá, nesta cidade.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Enfermeira Margareti</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/684/requerimento_no_017-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/684/requerimento_no_017-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, requerer em caráter de urgência, a restauração da escadaria que liga os bairros Alto da Liberdade e Cohab, situadas nas Rua João Anselmo Ponte Ribeiro (COHAB) e Rua Mal. Castelo Branco (Liberdade). Esta escadaria é uma via de acesso essencial para os moradores dos referidos bairros, sendo amplamente utilizada por pedestres, especialmente por crianças, idosos e estudantes..</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_no_018-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_no_018-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, requerer em caráter de urgência, a criação de um posto de saúde no bairro da Cambonge. O bairro da Cambonge enfrenta grandes dificuldades no acesso a serviços de saúde devido à sua localização e infraestrutura precária. A população local, composta em grande parte por famílias de baixa renda, idosos e crianças, não dispõe de um posto de saúde próximo, necessitando descolar-se para outras regiões, o que compromete o atendimento adequado e oportuno.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_no_19-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_no_19-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município Edmilson Cupertino de Almeida, no sentido de viabilizar e encaminhar para esta casa legislativa, um projeto de lei que institui o Programa de Acolhimento Familiar Provisório de Criança e Adolescente, conforme minuta anexo.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_no_020-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_no_020-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, em conjunto com sua equipe técnica e a secretaria de Obras e Serviços Públicos, no sentido de realizar estudo de viabilidade para instalação de 03 lombadas físicas na Rua Benjamim Constant/Centro (rua que da acesso ao cemitério público) desta cidade, em frente as residências nºs. 139, 175 e 219</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requerimento_no_021-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requerimento_no_021-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a viabilização para a construção de um velório, nesta cidade.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Rubem Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_no_22-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_no_22-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de pavimentar ruas e bairros em Bonança.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_no_23-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_no_23-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável para revitalizar a praça Monte Sinai, localizada no Loteamento Monte Sinai.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/613/requerimento_no_24-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/613/requerimento_no_24-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável para recuperar os calçamentos e as escadarias que estão danificados na Comunidade da Cidade de Deus_x000D_
 _x000D_
 Ruas:_x000D_
 _x000D_
 Santo Ivo, E, D, G, J, I - Cidade de Deus</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_no_025-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_no_025-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que coloque no Programa Becos e Vielas, a Travessa das Pedreiras, que fica no bairro das Pedreiras, nesta cidade.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marilia Rufino, Edivan Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/590/requerimento_no_26-2025_-_marilia_e_edivan.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/590/requerimento_no_26-2025_-_marilia_e_edivan.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a construção de muro de arrimo na Rua Jornalista Carneiro Cunha, Cohab. A barreira é logo abaixo onde será construída a praça do Alto das Estrelas.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Toni do João Paulo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/560/requerimento_no_27-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/560/requerimento_no_27-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Manoel Dias Simões, localizado no bairro de Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_no_28-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_no_28-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Antônio Barreto, localizado no Bairro de Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_no_29-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_no_29-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Paulo Roberto de Melo, localizado no Bairro de Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_no_30-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_no_30-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Vereador Adelson Maciel, localizado no Bairro de Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_no_031-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_no_031-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta casa legislativa, venho, por meio deste documento, solicitar, em caráter de urgência, a construção de um posto de saúde no bairro Miguel Arraes. A falta de uma unidade de atendimento na comunidade tem prejudicado o acesso da população aos serviços de saúde, impactando negativamente o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_no_32-2025_-__mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_no_32-2025_-__mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria competente, a realizar a recuperação do Muro da Escola Sevy Rocha, no bairro do Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_no_33-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_no_33-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia., após anuência e aprovação do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que realize o alargamento da ponte que liga a Rua Felipe Camarão ao bairro Nossa Senhora de Fátima, da ponto do Tamboatá, que liga o bairro do mesmo nome ao bairro Nossa Senhora de Fátima, e ponte que liga o alto da Maternidade ao Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_no_034-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_no_034-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de requalificação, iluminação e construção de banheiros e vestiários no Campo de Lamparina situado no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_no_035-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_no_035-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de requalificação da quadra do conjunto habitacional Miguel Arraes, neste município.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_036-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_036-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de aumento da frota e de rotas do transportes universitário municipal.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_no_037-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_no_037-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de implantação de uma unidade de saúde da família no bairro Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_no_38-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_no_38-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Leopoldo Franklin Lacerda, localizado no bairro da Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_no_039-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_no_039-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve de suas prerrogativas legais e regimental, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a conclusão das obras da casa de parto, localizada próximo a palhoça, nesta cidade.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_no_40-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_no_40-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental e consultado o plenário, requer a vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente requerimento, que solicita a Secretaria de Obras e Urbanismo que informe a esta casa, se há possibilidade de se realizar a pavimentação (calçamento) na Rua: Capitão Calixto (Beira Rio), localizada no Bairro de Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_no_041-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_no_041-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que seja realizada a pavimentação da Rua Maria Severina de Araujo Silva que interliga a Rua João Couto, no bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_no_042-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_no_042-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que realize o alargamento da Ponte do Tambuatá, próximo a Fábrica de Papel (INCELPA), que liga os bairros Nossa Senhora de Fátima, Nossa Senhora da Conceição e outros bairros, desta cidade.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_no_043-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_no_043-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração a construção de uma Creche na Vila Holandesa, nesta cidade, fazendo com que as mães que tem seus empregos, possam deixar seus filhos em um local seguro, enquanto trabalham.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_044-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_044-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao ilustríssimo Senhor Prefeito Edmilson Cupertino de Almeida, juntamente com sua equipe técnica e a secretaria competente, para que viabilize um estudo no sentido de realizar para instalação de três lombadas físicas na Rua José Amaro da Paz (na beira Rio), nesta cidade.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_045-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_045-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de drenagem e asfalto da Rua Miguel Arraes (popular rua da Vargem) no bairro da Olaria.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_046-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_046-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de contratações através do ambulatório da Policlínica Beiró Uchoa e pela rede municipal de Saúde de médicos oftalmologista e endocrinologista.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_no_047-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_no_047-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para instalar pórtico de indicação em todas as vias de acesso a esta cidade.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_no_48-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_no_48-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça apelo ao Grande Recife Consórcio, no sentido de elaborar estudos técnicos para criar novas linhas de ônibus circular com itinerário de Moreno/Recife - Cais de Santa Rita - Moreno/Piedade/Candeias e Barra de Jangadas e Vice-versa, atendendo parcela da população morenense como também de Jaboatão dos Guararapes, que sente muito a falta desse transporte nessas vias.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_no_049-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_no_049-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que seja realizada a pavimentação da Rua Constantino Albuquerque Guimarães, na subida do Society, no bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Toni do João Paulo, Marilia Rufino</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_no_50-2025_-_toni_e_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_no_50-2025_-_toni_e_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação da Rua 01, localizada no bairro do João Paulo II, nas proximidades do "Mercadinho de Del", nesta cidade.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_no_51-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_no_51-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Osias Mendonça, loteamento João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_no_52-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_no_52-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua José Cavalcanti de Albuquerque (Quadra: L, V, K), loteamento João Paulo II, neste município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_no_53-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_no_53-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas legais e constitucionais, solicita a Vossa Excelência, presidente desta casa legislativa, que após aprovação deste pedido, envie mensagem ao Exemº. Sr. Prefeito do Município Edmilson Cupertino, no sentido de junto com sua equipe técnica e a secretaria de Saúde, viabilize um estudo com a possibilidade de ampliar o horário de atendimento no Laboratório de Análise Clínica da Policlínica Beiro Uchoa, passando a ter um atendimento vinte e quatro horas, para exames emergenciais.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_no_54-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_no_54-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas, regimentais e legais, requer ao V. Excelência, anuência do plenário, o envio do presente Expediente ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, para que seja realizado a pavimentação (calçamento) da Rua da Lagoa, Alto das Estrelas, neste município.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_no_55-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_no_55-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, para que seja realizada a pavimentação (calçamento) da Rua Gisele Pedrosa Pontes, localizada no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_no_56-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_no_56-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Antônio Barreto, localizada no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/577/requerimento_no_57-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/577/requerimento_no_57-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Dr. Osmario Gomes de Araújo, localizada no bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_no_58-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_no_58-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a pavimentação (calçamento) de Rua II - Bairro João Paulo II, neste município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_no_59-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_no_59-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua 1º Travessa da Lagoa localizado no Alto das Estrelas, neste município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_no_60-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_no_60-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Travessa Do Jardim localizado no Alto das Estrelas, neste município.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_no_061-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_no_061-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a construção de uma ponte na Rua Antônio Vicente Veloso de Andrade, localizada no bairro Alto da Estação, no distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Evandro da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_no_062-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_no_062-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, juntamente com sua equipe técnica e a secretaria de Infraestrutura, para que viabilize um estudo no sentido de realizar a instalação de Guaritas com Guardas Municipais, ou segurança privada nas pontes: Santa Maria, Ponte Fina Beira Rio, Ponte do Tambuatá, Ponte do Bar de Ramos, Ponte de Biu Correia, Ponte fina do ABC, nesta cidade. As guaritas devem ter ótima visibilidade do entorno.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/576/requerimento_no_63-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/576/requerimento_no_63-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a implantação do Programa de pavimentação da Rua: João Julio Costa, localizada no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_no_064-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_no_064-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de viabilizar um ônibus escolar para atender as crianças do Engenho Dois Irmãos, próximo à Granja Louviana, Nº 9, zona rural desta cidade.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_no_65-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_no_65-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Vereador Arnaldo Alexandre Bezerra, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_no_66-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_no_66-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Gilberto Viana localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_no_067-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_no_067-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, requerer a pavimentação da Rua Nossa Senhora das Graças, no bairro da Galinha D´água, devido às precárias condições de trafegabilidade e aos transtornos enfrentados pelos moradores dessa localidade.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Edivan Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_068-2025_-_edivan.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_068-2025_-_edivan.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Edmilson Cupertino de Almeida, no sentido de enviar a esta casa legislativa, o plano municipal de redução de risco, desta cidade.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Marilia Rufino</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_69-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_69-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a reconstrução da Pte. Beira Rio, localizada no Loteamento Beira Rio, nesta cidade.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_no_070-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_no_070-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, em caráter de urgência, a pavimentação das seguintes vias: Rua dos Jatobás, Rua dos Bambus, Rua Castanheira, Rua Juazeiro, Rua Jacarandás (acesso do Alto do Catita), Rua dos Cedros e os acessos ao bairro de Terra Nostra.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_no_071-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_no_071-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, requerer em caráter de urgência a revitalização da quadra e das praças do bairro Miguel Arraes, que se encontram em situação de abandono, necessitando de reparos e manutenção para garantir segurança e qualidade de vida à população local.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_no_72-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_no_72-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria responsável para realizar a pavimentação (calçamento) da Rua Miguel Arraes, no bairro da Cohab, nesta cidade.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_no_73-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_no_73-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Coronel Antônio Pedrosa, localizada no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_74-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_74-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação da Rua do Campo, localizada no bairro João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento_no_075-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento_no_075-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidade regimentais solicito ao excelentíssimo Senhor prefeito Edmilson Cupertino, o pedido de pavimentação da Rua dos Artistas, localizada no bairro do Alto de Santo Antônio nesta cidade.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_no_76-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_no_76-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Luiz Ferrari, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_no_77-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_no_77-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua José Vitor Araújo, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_no_78_-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_no_78_-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, após anuência do honrado plenário, observada as formalidades regimentais, para que seja oficiado ao chefe do Executivo Municipal, para que sua excelência, junto com sua equipe técnica e a secretaria de saúde, possam viabilizar a possibilidade da instalação de um posto de atendimento médico veterinário nesta cidade.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_no_79-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_no_79-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável para pavimentar as ruas João Marinho, Inocêncio Nazário e a Conclusão da José Batista Guedes, loteamento Bonança.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_80-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_80-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável para pavimentar as ruas Estela Carneiro da Silva, Benedita Maria e Joaquim da Silva, loteamento Bonança (próximo a academia da cidade Governador Eduardo Campos).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_no_81-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_no_81-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável para pavimentar as ruas da parte alta da Cidade de Deus, no programa Becos e Vielas.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_no_82-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_no_82-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para instalar um Redutor de velocidade na frente do Fórum de nossa cidade, que fica localizado na Avenida Cleto Campelo no centro de Moreno.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/</t>
+    <t>http://sapl.moreno.pe.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, requer V. Execia, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste município, para que realize a construção de uma ponte ligando o bairro Miguel Arraes ao bairro Nossa Senhora da Conceição e Nossa Senhora de Fátima , que da acesso ao Centro da Cidade.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_no_084-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_no_084-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a construção da ponte do Bairro da Galinha D´água, ligando a Av. Jorge Raline com a PE-07, por trás da antiga churrascaria Pai Veio, nesta cidade</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_no_85-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_no_85-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a reconstrução da ponte na Rua Regeneração, bairro Tambuatá, nesta cidade.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_no_86-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_no_86-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Cel. Antônio Augusto Ribeiro Pessoa, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/546/requerimento_no_87-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/546/requerimento_no_87-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Carolina Gomes de Oliveira, localizada no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_no_88-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_no_88-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a pavimentação (calçamento) da Rua Judite Nunes, localizado no bairro da Nossa Senhora da Conceição, nesta cidade</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_90-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_90-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de remeter a esta casa Legislativa um Projeto de Lei desafetando uma área de terra para fins de doação de terreno para instalação da seda da Academia Morenense de Letras e Artes dessa cidade.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_no_91-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_no_91-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Poeta Enéias Alves, bairro Nossa Senhora da Conceição, próximo a associação dos Moradores, em Moreno - PE.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_no_092-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_no_092-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a conclusão da Academia da Cidade, localizada próximo ao Restaurante a Palhoça, ou que seja viabilizado junto com sua equipe técnico um estudo de uma área maior para instalação de uma Academia com mais espaço, pois o número de pessoas que praticam caminhada e faz exercício físico é muito grande e o espaço onde está sendo instalada, torna-se pequeno.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_no_093-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_no_093-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, solicitar com urgência, a implantação de um posto de saúde no bairro do ABC, visando suprir a demanda crescente por serviços de atenção básica de saúde na região.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_no_094-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_no_094-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, respeitosamente, apresentar este requerimento para que seja providenciada, com urgência, a construção de um posto de saúde no bairro do CSU. A ausência de uma unidade de atendimento na região tem prejudicado o acesso da população a serviços de saúde pública essencias.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_no_095-2025_-_edivan.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_no_095-2025_-_edivan.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Edmilson Cupertino de Almeida, no sentido de enviar a esta casa legislativa, o plano municipal de habitação desta cidade.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_no_96-2025-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_no_96-2025-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Primeira Travessa Vidal de Negreiro, no bairro da Mangueira, nesta cidade.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_no_97-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_no_97-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de providenciar a contratação de um carro Limpa-Fossa com mangueira de 30 metros para atender as necessidades dos moradores da nossa cidade, que sofrem com suas fossas escorrendo a céu aberto.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_no_98-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_no_98-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Excia, após anuência do plenário, o envio do presente expediente ao excelentíssimo Prefeito deste Município, para que seja realizado a pavimentação da Rua Noruega, que liga Pedreira e Mangueira, no bairro da Pedreira, nesta cidade.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_no_99_-_2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_no_99_-_2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Edmilson Cupertino de Almeida, prefeito do Município de Moreno para que junto com sua equipe técnica, faça um estudo e viabilize a possibilidade de construir uma praça de lazer no bairro da Vila Holandesa uma área de lazer.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/544/requerimento_no_100-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/544/requerimento_no_100-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a implantação do Programa de Pavimentação (Calçamento) e Becos e Vielas, da Rua: Ronaldo Justino da Silva, localizado no bairro do João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_no_101-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_no_101-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a implantação do Programa de Pavimentação (calçamento) e Becos e Vielas, da Rua: Beco do Bode, localizado no bairro do João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_no_102-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_no_102-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do Plenário, o envio do presente expediente ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no programa de trabalho da atual administração a implantação do Programa de Pavimentação (calçamento) e Becos e Vielas, da Rua: Lafayette de Aquino Lopes, localizado no bairro do João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_no_103-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_no_103-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a implantação do Programa de Pavimentação (calçamento) e becos e vielas da rua: da regeneração, localizado no bairro do João Paulo II, nesta cidade.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_no_104-2025_-marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_no_104-2025_-marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a instalação de lixeiras em espaços públicos de grande movimentação, como praças, pontos de ônibus, canteiros centrais, espaços comerciais e outros locais de grande circulação de pessoas.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_no_105-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_no_105-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a instalação de uma caixa estacionária (caçamba de lixo) na rua Travessa do Jardim, no bairro João Paulo II.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/680/requerimento_no_106-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/680/requerimento_no_106-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, depois de cumpridas as formalidades regimental de praxe, indica ao Exm.º Sr. Chefe do Poder Executivo Sr. Edmilson Cupertino de Almeida, que contemple os deficientes físicos, mentais ou com transtorno do Espectro Autista, com a criação de uma Unidade Odontológica Especializada, para pessoas com essas deficiências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_no_107-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_no_107-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que realize a pavimentação de um trecho da Av. Dantas Barreto, que fica por trás da casa de parto e que dá acesso a BR 232, nesta cidade.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_no_108-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_no_108-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a revitalização das calçadas das Av. Cleto Campelo e Sofrônio Portela, nesta cidade.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requerimento_no_109-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requerimento_no_109-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a revitalização da Praça da Bandeira, nesta cidade.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_no_110-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_no_110-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a Negociação/Desapropriação de área de terra do Cotonifício Moreno, localizada no Centro da Cidade, onde funcionava a Fabrica.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_no_111-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_no_111-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que seja feito pedido de indicação ao Exmo. Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de que seja viabilizado junto aos órgãos competentes a volta do posto policial para o centro da cidade.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_no_112-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_no_112-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de melhorar a estrada de Massaranduba/Bonança.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_no_113-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_no_113-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de concluir a construção do Velório no Cemitério São Batista, em Bonança.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_no_114-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_no_114-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de instalar postes com luminárias, na entrada e saída do distrito de Bonança, nos sentidos Moreno/Bonança, Bonança/Moreno, da passarela a entrada do loteamento Monte Sinai (Queimadas), na Avenida Agamenon Magalhães, sentido Cemitério São João Batista.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_no_115-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_no_115-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência e aprovação do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que realize a limpeza e desobstrução do canal que fica sob a ponto que liga a Rua Felipe Camarão do Alto da Maternidade nesta cidade.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_116-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_116-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de intervir junto a Governadora do Estado de Pernambuco Drª Raquel Lyra e ao secretário de Defesa Social do Estado de Pernambuco, para junto com sua equipe técnica realize um estudo para a reabertura do Posto da Polícia Militar, no distrito de Bonança/Cidade de Deus, Moreno-PE.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_no_117-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_no_117-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>O infra-assinado, vereador Mozart Bruno, com assento neste legislativo, no uso das atribuições que lhe são conferidas pelo Regimento Interno, ouvido o Egrégio Plenário, requer à mesa, o envio do oficio ao Excelentíssimo Senhor Prefeito, no sentido de autorizar a secretaria competente, para realizar a retirada de entulhos remanescente da obra realizada na Rua Jornal do Comércio, Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_no_118-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_no_118-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor prefeito deste município, para que viabilize a pavimentação da Rua José Gomes de Lira, no Loteamento Bonança II, em Bonança, neste município.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_no_119-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_no_119-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor prefeito deste município, para que viabilize a pavimentação da Rua Manoel Jacinto Gomes, no alto do Pau D´arco, em Bonança, neste município.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_no_120-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_no_120-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação da Rua Manuel Miudinho, no Xingu, neste município.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_no_121-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_no_121-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a Pavimentação da Rua Maria Helena, na Olaria, neste município.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_no_122-2025_-tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_no_122-2025_-tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Constâncio de Albuquerque Maranhão, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_no_123-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_no_123-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, requer a V. Excia, após anuência do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que seja realizado a pavimentação da Rua Marcos Freire, no bairro da Galinha D´água, nesta cidade.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_no_124-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_no_124-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a construção de muro de arrimo na Avenida Cleto Campelo, próximo ao laboratório SEPAC por trás da Igreja ADVEC, no centro de Moreno.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_no_127-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_no_127-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste documento, na qualidade de vereadora desta Casa Legislativa, formalizar a solicitação para a pavimentação e a melhoria da acessibilidade no entorno da Unidade Básica de Saúde (UBS) das Pedreiras, localizada na Rua das Pedreiras, no bairro das Pedreiras. Atualmente, as condições da via dificultam o deslocamento da população, comprometendo o acesso a serviços de saúde essenciais.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_no_128-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_no_128-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste documento, na qualidade de vereadora desta casa legislativa, em caráter de urgência, formalizar a solicitação para a realização de obras de reforma e manutenção na ponte localizada no Loteamento Nossa Senhora das Graças, INABI 2. Atualmente, essa ponte constitui o único acesso dos moradores da região, sendo extremamente difícil atravessá-la andando e praticamente impossível a passagem de veículos.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_no_129-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_no_129-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a informatização com bancos de dados da Policlínica Bieró Uchôa.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_no_130-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_no_130-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de instalar luminárias nos postes do Engenho Camarão.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_no_131-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_no_131-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar ao DER/PE, a implantação de lombadas físicas, na Avenida Presidente Vargas, na via local, no distrito de Bonança, no trecho localizado entre à Praça da Juventude e a Passarela, no sentido Vitória de Santo Antão.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_no_132-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_no_132-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, requerer, em caráter de urgência, a realização dos serviços de capinação e pavimentação na rua do posto de saúde do bairro das Pedreiras, visando garantir melhores condições de mobilidade e segurança para os moradores e usuários da unidade de saúde.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_no_134-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_no_134-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Enfermeira Margareti, no uso de minhas atribuições legais e regimentais, venho, respeitosamente, à presença de Vossa Excelência, requerer que, após ouvido o plenário desta Egrégia Casa Legislativa, seja submetido à apreciação e aprovação dos nobres pares o presente pedido para que seja encaminhado à Prefeitura Municipal a solicitação para conclusão do serviço de Construção de 2 Muros de Arrimo, para a contenção de barreiras em 2 (dois) trechos da Rua José C. de Albuquerque, antes e após a Associação Acolher no bairro João Paulo II, em razão de sua importância para a comunidade local.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_no_135-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_no_135-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, por meio deste, requerer, em caráter de urgência, a realização dos serviços de limpeza e alargamento do canal que corta a INABI, no trecho compreendido entre a ponto dos Arautos e a saída da BR-232.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento_no_136-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento_no_136-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a instalação de uma clinica para atendimento de pessoas com Espectro Autista, nesta cidade.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requerimento_no_137-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requerimento_no_137-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a instalação de uma maternidade municipal, nesta cidade.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_no_138-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_no_138-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Edson Regis, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_no_139-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_no_139-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável para requalificar os campos de futebol da cidade de Deus e distrito de Bonança, que são: O Carecão e Aluísio Pedrosa</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_140-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_140-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para pavimentar a Rua Dioneia, no povoado de Massaranduba.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_no_141-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_no_141-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a Secretaria Responsável, para drenar e tubular as águas pluviais, no córrego que atravessa a parte central e trocar a tubulação existente de 1x60, por 1x100 centímetros, na Rua Manoel Paulo dos Santos, nas proximidades da casa do Senhor José Ângelo, no loteamento Bonança I.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_no_142-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_no_142-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas Regimentais e Legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação da Rua Manoel Ferreira da Silva, no bairro Alto do Pau D´arco, em bonança.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_no_143-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_no_143-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de remeter a esta casa legislativa um projeto de lei que institui o PROGRAMA MOTO TAXISTA TRANQUILO CARTEIRA NACIONAL DE HABILITAÇÃO POPULAR no município de Moreno, que garante a gratuidade exclusiva na emissão da primeira habilitação do condutor na categoria "A" que irá beneficiar os trabalhadores mototaxistas morenenses, que será regulamentado pelo Executivo local e adotará as diretrizes para cadastramento e os critérios para que os Moto Taxistas tenham esse direito.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento_no_144-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento_no_144-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a contratação de assistente social, em regime de plantão para a Policlínica Beiró Uchoa.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Adriano do Detergente, Joel do Conselho</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento_no_145-2025_-_adriano_e_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento_no_145-2025_-_adriano_e_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração a reforma e manutenção da Praça da Matriz, nesta cidade.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_no_146-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_no_146-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, solicito o reparo asfáltico de um buraco de esgoto a Céu aberto, na Rua Diniz Pessoa, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/682/requerimento_no_147-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/682/requerimento_no_147-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, solicito a pavimentação da Rua Abel Severiano Leite, bairro da Olaria.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_no_148-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_no_148-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino, o pedido de concerto da pavimentação e da desobstrução da tubulação de esgoto da Rua Desembargador Agamenon Duarte Lima, entre os números 72 e 80 e a requalificação de Quebra-molas redutor de velocidade, localizada no bairro da Cohab nessa cidade.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_no_149-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_no_149-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência e aprovação do Plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para retomada das obras no campo de Lamparina, situado no bairro de Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_no_150-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_no_150-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria Competente, a sinalizar os retornos do viaduto no distrito de Bonança, nos dois sentidos.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_no_151-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_no_151-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a construção de uma praça no Alto do Pau D´arco distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_no_152-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_no_152-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, no sentido de instalar iluminação de LED, em toda Av. Presidente Vargas no distrito de Bonança.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento_no_153-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento_no_153-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação da Rua Av. Dantas Barreto, no bairro do Alto da Maternidade, neste município.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_154-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_154-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua: Travessa Nova Descoberta, no bairro Alto de Santo Antônio, Moreno-PE</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_155-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_155-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas e atribuições requer a V. Ex.ª após aprovação dos nobres pares, que seja encaminhado expediente ao Exmº. Sr. Prefeito deste município, Sr. Edmilson Cupertino de Almeida, para que viabilize recursos e junto com equipe técnica faça um estudo para a construção de um campo de futebol, nesta cidade.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_no_156-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_no_156-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a pavimentação da Rua Travessa da Olaria, localizada no bairro Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_no_157-2025_-_marilia_1.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_no_157-2025_-_marilia_1.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a pavimentação da Rua Maria José Xavier, localizada no bairro Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_no_158-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_no_158-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao Excelentíssimo Senhor Prefeito Edmilson Cupertino, o pedido de colocação de quebra-molas redutor de velocidade, na Rua Benjamim Constant localizada no centro da Cidade.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_no_159-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_no_159-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao Excelentíssimo Senhor Prefeito Edmilson Cupertino, o pedido para colocar em funcionamento os ar-condicionado de toda rede de ensino municipal.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento_no_160-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento_no_160-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua José Vitor de Araujo (antiga rua João da Bica), bairro Nossa Senhora da Conceição, Moreno-PE</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento_no_161-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento_no_161-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a pavimentação (calçamento) da Rua 08 de Dezembro, no bairro Alto da Maternidade, Moreno - PE, ao lado do Supermercado Ciave.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_no_162-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_no_162-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) e também a implantação de três muros de Arrimo são necessários para melhor a segurança e a acessibilidade da área, Rua da Cachoeira, localizada no bairro Beira Rio (Xingu) nesta cidade.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_no_163-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_no_163-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho por meio deste requerer à Prefeitura Municipal de Moreno a adoção de medidas voltadas à revitalização do Parque 30 de Julho, situado no bairro das pedreiras.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_no_164-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_no_164-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora desta Câmara Municipal de Moreno - PE, venho, respeitosamente, apresentar este requerimento solicitando a execução da pavimentação da 2º Travessa Líbia, situada no bairro das Pedreiras.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_no_165-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_no_165-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, enfermeira Margareti Freitas, vereadora no exercício do mandato nesta Casa Legislativa, venho apresentar requerimento solicitando à Prefeitura Municipal de Moreno a execução das Obras de pavimentação da Rua dos Eucaliptos e da Travessa dos Eucaliptos, ambas situadas no bairro das Pedreiras.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_no_167-2025_-_tuca.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_no_167-2025_-_tuca.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração a Construção de uma Creche no Lot. Zé da Bica, bairro Nossa Senhora da Conceição, nesta cidade, fazendo com que as mães que tem seus empregos, possam deixar seus filhos em um local seguro enquanto trabalham.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/676/requerimento_no_168-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/676/requerimento_no_168-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria Competente para realizar com urgência a reforma na Escola Municipal Argemiro Nepomuceno, localizada no bairro das Pedreiras, nesta cidade.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/683/requerimento_no_169-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/683/requerimento_no_169-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, solicito a pavimentação da Rua Maria Severina de Araújo, bairro da Olaria.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_no_170-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_no_170-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, viemos solicitar a realização da pintura da linha d´água (meio fio) de amarelo de proibido "Parar e Estacionar" em todo corredor de viário de aproximadamente 3KM que irá beneficiar todos os morenenses em particular aqueles que utilizam o transporte coletivo no trecho que vai da Ponte Santa Maria até o Loteamento N. S. Da Conceição e N. S. De Fátima como também a retirada de veículos abandonados no referido corredor.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_171-2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_171-2025.pdf</t>
   </si>
   <si>
     <t>requerimento que dispõe realizar a pintura da linha D'agua (meio fio) de amarelo "PARA  E ESTACIONAR" em toda extensão da rua dez de novembro, centro da nossa cidade.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_no_172-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_no_172-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, venho por meio deste, solicitar a inclusão no projeto Becos e Vielas, no bairro do João Paulo II, especificamente na área do Jardim do Eden onde moradores sofrem por conta do descaso. Pessoas idosas, com dificuldades de se locomover, gestantes e deficientes, uma iniciativa que visa melhorar a infraestrutura e a segurança dessas áreas tornando as mais acessíveis e agradáveis para os moradores e visitantes.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/677/requerimento_no_173-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/677/requerimento_no_173-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria Competente, a realizara a poda das árvores, localizadas ao lado da Escola Municipal Elza Pereira, nesta cidade, como também a pintura do prédio de referida escola.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_no_174-2025_-_marilia_rufino.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_no_174-2025_-_marilia_rufino.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, a pavimentação da Rua Antônio Júlio Sobrinho, localizada no bairro Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_no_175-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_no_175-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, solicito o serviço de tapa buraco na Rua Antônio de Vasconcelos, liberdade, próximo a Igreja do Véu.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_no_176-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_no_176-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, solicito a pavimentação da rua Maestro Edmilson Nascimento, no bairro da Olaria.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_no_177-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_no_177-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo prefeito do município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para pavimentar a Rua Dracena, povoado de Massaranduba.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_no_179-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_no_179-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável para dá celeridade a pavimentação das ruas B,C,D,E,F,G,H,I, todas no Loteamento Bonança II, nesta cidade.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_no_179-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_no_179-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a Secretaria Responsável, para consertar a ponte sobre o córrego e requalificar a praça da comunidade de Beira Rio, no Alto de Santo Antônio, em Moreno sede.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_no_180-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_no_180-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Cosmo Ferreira da Silva no bairro da Olaria.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_no_181-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_no_181-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua da Olária.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_no_182-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_no_182-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que seja solicitada a inclusão da 7ª Travessa e da 8ª Travessa do bairro CSU no Projeto Becos e Vielas, tendo em vista as constantes dificuldades enfrentadas pelos moradores para se locomoverem nessas vias.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/707/requerimento_no_183-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/707/requerimento_no_183-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que seja solicitada a inclusão da Rua das Palmeiras e da Travessa das Palmeiras, localizadas no bairro Alto das Estrelas, no Projeto Becos e Vielas, considerando as dificuldades de mobilidade enfrentadas diariamente pelos moradores dessas vias.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_184-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_184-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo senhor prefeito Edmilson Cupertino, o pedido de pavimentação Asfáltica da Rua Nova Descoberta (Popular rua da Borracharia), localizada no bairro do Alto de Santo Antônio nesta cidade.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_no_185-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_no_185-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, Enfermeira Margareti Freitas, vereadora e Segunda Secretária desta Câmara Municipal de Moreno - PE, venho por meio desse requerer à Prefeitura Municipal de Moreno a adoção de medidas para a pavimentação da Rua Esperança, situada no bairro da Vila Holandesa.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_no_186-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_no_186-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora e segunda secretária, Enfermeira Margareti Freitas, no exercício de minhas atribuições legais e regimentais, venho, respeitosamente, perante esta mesa diretora e demais vereadores, apresentar o presente REQUERIMENTO, solicitando a aprovação desta demanda e consequente encaminhamento à Prefeitura Municipal de Moreno para viabilização da obra de pavimentação da 1ª Travessa Luiz de Matos, no bairro da Vila Liberdade - COHAB/Alto da Liberdade.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_no_187-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_no_187-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município Sr. Edmilson Cupertino de Almeida, solicito a construção de uma ponte medindo 9 (nove) metros na Rua Padre Anchieta referência rua do Vila Nova, no bairro Nossa Senhora de Fátima, que dá acesso a Travessa da Linha (Bela Vista).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_188-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_188-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo prefeito Edmilson Cupertino e o secretário de obras Fernando Garcia, o pedido para colocação de um coletor de Lixo em frente à Escola Aurea da Cunha, localizada no Alto de Santo Antônio.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_189-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_189-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para pavimentar a Rua Masaranduba, no povoado de Massaranduba.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_190-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_190-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a Secretaria Responsável para implantar a academia da saúde com praça, no povoado de Massaranduba.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_191-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_191-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para requalificar o campo de futebol do povoado de Massaranduba.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_no_192-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_no_192-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de que avalie a transferência da gestão e gerenciamento de resíduos sólidos municipal da Secretaria de Obras e Serviços Públicos para a Secretaria da Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_no_193-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_no_193-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora e segunda secretária, Enfermeira Margareti Freitas, no exercício de minhas atribuições legais e regimentais, venho, respeitosamente, perante esta mesa diretora e demais vereadores, apresentar o presente REQUERIMENTO, solicitando a aprovação desta demanda e consequente encaminhamento à Prefeitura Municipal de Moreno para a implementação de um sistema de informatização no Centro de Atenção Psicossocial - CAPS Acolher.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_no_194-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_no_194-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora e segunda secretária, Enfermeira Margareti Freitas, no exercício de minhas atribuições legais e regimentais, venho, respeitosamente, perante esta mesa diretora e demais vereadores, apresentar o presente REQUERIMENTO, solicitando a aprovação desta demanda e consequente encaminhamento à Prefeitura Municipal de Moreno para viabilização da construção de uma rampa de acessibilidade no Centro de Atenção Psicossocial - CAPS Acolher</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_no_196-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_no_196-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a construção de Muro de Arrimo na Rua 13 de maio, por trás da casa de nº 084, localizada no bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_197-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_197-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a Vossa Excelência, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que seja realizado a pavimentação da Rua 1ª Travessa Tabelião Francisco Peixoto, nesta cidade.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_198-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_198-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Exercia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a recuperação da Rua Líbia, ao lado do Cemitério no bairro das Pedreiras, neste município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_no_199-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_no_199-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua Floriano, localizada no Bairro da Galinha D´água, nesta cidade.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_no_200-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_no_200-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, para que seja realizado a pavimentação da Rua Beira Rio, localizado no bairro da Galinha D´água, nesta cidade.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_no_201-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_no_201-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua 1ª Travessa Padre Anchieta, localizado no bairro Terra Nostra, nesta cidade.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_202-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_202-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua 2ª Travessa Padre Anchieta, localizado no bairro Terra Nostra, nesta cidade.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_no_203-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_no_203-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de remeter projeto de lei criando a "Casa do Bloco" me nossa cidade.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_no_204-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_no_204-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, para que seja providenciado corrimão para a escadaria do bairro do Alto das Estrelas na Subida da praça, nesta cidade.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no_205-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no_205-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentai e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a implantação do Programa de Pavimentação (calçamento) e becos e vielas, do beco do ouro, que da acesso a Rua Dez de Novembro na ladeira que da acesso a Escola de Referência em Ensino Médio Sofrônio Portela localizada nesta cidade.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no_206-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no_206-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual gestão o recapeamento asfáltico, com início na Rua Floriano Peixoto indo até ao Cemitério Público local.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_no_207-2025_-_mozart.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_no_207-2025_-_mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça apelo a Direção da Compesa - Elo Moreno, no sentido de solucionar o péssimo abastecimento de água na Rua Deputado Alcides Teixeira, no Alto da Maternidade, nesta cidade, em virtude dos moradores desta localidade estarem há mais de 13 dias sem o abastecimento de água.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_no_209-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_no_209-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua José Victor de Araújo, localizado no bairro de Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no_210-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no_210-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais de legais, requer a V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação com Asfalto no início da Rua Santos Dumont indo até o seu final que liga a 10 de Novembro e que dar acesso a BR. 232, neste município.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no_211-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no_211-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvindo em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município do Moreno, Senhor Edmilson Cupertino, no sentido de autorizar a Secretaria de Obras e Serviços Públicos, a celeridade revitalização do espaço físico do pátio da feira e da praça de alimentação e dos mercados de carne e farinha.</t>
   </si>
   <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_212-2025_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de lombadas na Rua Luiz de Matos Ferreira, no Bairro do Alto da Liberdade</t>
+  </si>
+  <si>
     <t>749</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_213-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_213-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro é mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua João Sabino de Oliveira, no bairro da Bela Vista, Moreno, PE.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_214-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_214-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação, em caráter urgência, da construção de galeria pluvial na Rua Professora Maria Luiza Gonzalez, no bairro João Paulo II.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_215-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_215-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de muros na Unidade Básica de Saúde Enfermeiro Braz, no Distrito de Bonança.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_216-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_216-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a construção de uma Praça no Loteamento Bonança II, especificamente na Rua Vereadora Ana Matos, no Distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_217-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_217-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Pedido de instalação de lombadas na Rua Horácio Gonzalez, localizada no Bairro do Alto da Maternidade.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_218-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_218-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvindo em Plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município do Moreno, Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável, em fazer a reposição de lâmpadas no viaduto, e a instalação de postes com luminárias, até os retornos na entrada de queimadas, e várzea do Una, nos dois sentidos, no distrito de Bonança.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_219-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_219-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvindo em Plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município do Moreno, Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável, em implantar o programa de paisagismo nas áreas devolutas (vazias), na faixa entre o loteamento Bonança I e a BR 232.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_220-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_220-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvindo em Plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município do Moreno, Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável, em concluir o calçamento da Rua José Pedro de Oliveira, no Loteamento Bonança I, no trecho próximo a BR 232, no distrito de Bonança.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no_221-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no_221-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua 1ª Travessa Santos Dumont, nesta cidade.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_222-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_222-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que viabilize o estudo para a criação do "PROGRAMA ESCOLA SEGURA" , com o objetivo de proporcionar maior segurança a estudantes, professores e demais servidores, além da prevenção do patrimônio público, através da implantação de câmera de Monitoramento e Alarmes, integrados a Guarda Civil Municipal (GCM), em todas as escolas municipais da zona urbana e rural, bem como a contratação de profissionais de segurança, dura o período letivo, ainda se possível a criação da patrulha escolar da GCM.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_223-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_223-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que viabilize o estudo para a criação do "PROGRAMA PSF SEGURA" , com o objetivo de proporcionar maior segurança para pacientes, acompanhantes, profissionais da saúde e os demais servidores, além da prevenção do patrimônio público, através da implantação de câmera de Monitoramento e Alarmes, integrados a Guarda Civil Municipal (GCM), em todos os postos de Saúde da Zona Urbana e Rural, bem como a contratação de profissionais de segurança para atuar nestas áreas.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_224-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_224-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Marcelo Maia de Almeida, superintendente da Caixa Econômica Federal em Pernambuco, no sentido de realizar o conserto da pavimentação, com urgência, da Rua Maria Julita Lemos, bairro Miguel Arraes nesta cidade. A citada rua, se encontra com um enorme buraco, causando perigo aos moradores que residem próximo a este buraco.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no_225-2025_-_adriano.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no_225-2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que junto com sua equipe técnica competente, viabilize estudo sobre uma possível alteração ou implantação de uma área de manobra na Rua da Liberdade, nesta cidade.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_226-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_226-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo senhor prefeito Edmilson Cupertino e o secretário de obras Fernando Garcia, o pedido de limpeza e requalificação da escadaria que fica localizada na Rua Bolívia, no bairro do Alto de Santo Antônio, por se encontrar em péssimas condições para o deslocamento das pessoas que transitam diariamente por esse local.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_227-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_227-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a análise para o recapeamento da Rua José Paulo Alimonda, localizada no bairro Bela Vista, nas proximidades da Assembleia de Deus, nesta cidade.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação da Rua Constantino Maranhão, localizada no Distrito de Bonança, após o viaduto, próximo ao lava jato, segunda rua à direita, nesta cidade.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Solicitação de melhoria na infraestrutura da Estrada Engenho Carnijó, que interliga os bairros João Paulo II e Terra Nostra.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_230-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_230-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de revitalização da Rua do Progresso, nas imediações da fábrica ONDUNORTE, no bairro Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_231-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_231-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração a pavimentação (calçamento) da Rua Osvaldo Cruz, localizada no bairro Nossa Senhora de Fátima, incluindo também no projeto becos e vielas situados ao final desta via, visando proporcionar melhores condições de mobilidade e infraestrutura aos moradores da localidade.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_232-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_232-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de container de lixo na 2ª Travessa Oscar Tolentino de Oliveira, Nº 130A - Vila Liberdade COHAB</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_233-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_233-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a Vossa Excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor prefeito deste município, para que seja realizado o complemento da pavimentação da Rua Adalgisa Nascimento, localizada na Vila Liberdade (COHAB), nesta cidade.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_234-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_234-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a construção de muro de arrimo na Rua da Liberdade, ponto de referência em frente da casa de Nº 203, localizado no Alto da Liberdade, nesta cidade.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Cidi, Adriano do Detergente, Berg do Mercadinho, Calango, Edivan Carneiro, Enfermeira Margareti, Evandro da Saúde, Marilia Rufino, Mozart Bruno, Rubem Nascimento, Toni do João Paulo, Tuca do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_236-2025_-_coletivo.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_236-2025_-_coletivo.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor prefeito deste município para que viabilize a instalação de uma Unidade do PROCON (Procuradoria de Defesa do Consumidor), nesta cidade.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_237_2025_wifi_para_todos.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_237_2025_wifi_para_todos.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe a criação do programa "Wi-fi para Todos", com a instalação de pontos de acesso gratuito à internet nas praças públicas desta cidade.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_238_2025_salas_de_cinema_para_sessoes_adaptadas_para_criancas_e_adolescentes__autistas.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_238_2025_salas_de_cinema_para_sessoes_adaptadas_para_criancas_e_adolescentes__autistas.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe a viabilização de parcerias com instituições privadas, em especial com salas de cinema da cidade para realização de sessões adaptadas para crianças e adolescentes com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_239_2025_treinamento_de_primeiros_socorros_para_os_professores_da_rede_municipal_.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_239_2025_treinamento_de_primeiros_socorros_para_os_professores_da_rede_municipal_.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe a realização de oficinas de treinamento de primeiros socorros para os professores da rede municipal de ensino, em parceria com profissionais da área da saúde, Corpo de Bombeiros ou instituições especializadas.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, em conjunto com sua equipe técnica e a secretaria de obras e serviços público, no sentido de realizar estudo de viabilidade para instalação de redutores de velocidade na Rua Edmar Gomes Cavalcanti, bairro Nossa Senhora da Conceição, nesta cidade.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_241-2025_-_edivan.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_241-2025_-_edivan.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa diretora, ouvido o plenário e cumpridas as formalidades regimentais, solicito ao prefeito, Sr. Edmilson Cupertino de Almeida, para que faça projeto de pavimentação na Rua Governador Eduardo Campos, bairro: Alto das Estrelas, município de Moreno - PE.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no_242-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no_242-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo senhor prefeito Edmilson Cupertino, o pedido de colocação de quebra-molas redutor de velocidade, na Rua Travessa da União, localizada no bairro das pedreiras.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_no_243-2025_-solicitando_eleicao_da_mesa_diretora_para_o_bienio_de_2027-2028.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_no_243-2025_-solicitando_eleicao_da_mesa_diretora_para_o_bienio_de_2027-2028.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita a eleição para nova mesa diretora deste legislativo para o biênio 2027/2028.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no_244-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no_244-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de um centro de convivência da pessoa idosa no município de Moreno.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no_246-2025_-_ver._toni_reforma_do_campo_nego_duro_e_da_praca_joao_paulo_ii.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no_246-2025_-_ver._toni_reforma_do_campo_nego_duro_e_da_praca_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispoe incluir no plano de trabalho da atual administração a reforma do Campo Nego Dura e a Reforma da Praça situada ao lado do campo localizado no João Paulo II</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_247-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_247-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a reparação da escadaria, localizada no bairro Alto do Santo Antônio, na Rua Bolívia, próximo a casa de número 115.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no_248-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no_248-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a substituição de torneira convencionais por modelos com fechamento automático em escolas e prédios públicos do município.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_no_249-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_no_249-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, após ouvido o plenário e cumpridas as formalidades regimentais, que seja solicitada a inclusão da Rua Juazeiro, localizada no bairro Terra Nostra, no Projeto Becos e Vielas, tendo em vista as constantes dificuldades enfrentadas pelos moradores para se locomoverem nessas vias, especialmente nos períodos chuvosos, quando a falta de infraestrutura agrava mais a situação.</t>
   </si>
   <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas prescritas no regimento interno deste legislativo, requer a mesa diretora desta casa, que encaminhe ao Exmo. Sr. Prefeito deste município, Sr. Edmilson Cupertino de Almeida, com estudo técnico junto com o secretário da defesa social e administração, Sr. Erigerson Negromonte, para que envie a esta casa legislativa projeto de lei tornando obrigatório o uso de armas não letal pelos guardas municipais deste município.</t>
+  </si>
+  <si>
     <t>786</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_251-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_251-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação da Rua das Betônicas, no Bairro Alto do Sol Nascente.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no_252-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no_252-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo senhor prefeito do Município, Sr. Edmilson Cupertino em conjunto dom o DER - PE, o estudo da viabilidade para a instalação de dispositivos redutores de velocidade na avenida Dr. Sofrônio Portela, nas imediações do Espaço Cultural Zazart Gomes e no Terminal dos ônibus dos engenhos, no Centro.</t>
   </si>
   <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no_254-2025_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o plenário e Cumpridas as_x000D_
+Formalidades Regimentais, que se faça pedido de indicação ao_x000D_
+Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson_x000D_
+Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da_x000D_
+administração, o recapeamento asfáltico de toda extensão da Rua_x000D_
+Praça da Bandeira no Centro desta cidade</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_255-2025_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o plenário e Cumpridas as Formalidades Regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de remeter a esta casa Legislativa um Projeto de Lei desafetando uma área de terra para fins de doação de terreno para instalação da sede da Associação de Moradores do Alto das Estrelas, dessa cidade.</t>
+  </si>
+  <si>
     <t>787</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no_257-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no_257-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Sinalização com placas de identificação de municípios, nas entradas do Município de Moreno</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_no_259-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_no_259-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência do Plénario, o envio do presente expediente ao Excelentíssimo Senhor Prefeito deste Município, para que viabilize a recuperação asfáltica da Rua 10 de Novembro que liga a BR 232, neste município.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no_260-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no_260-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a recuperação da ponte que liga o bairro Nossa Senhora da Conceição ao Alto da Maternidade, conhecida como Ponte Biu Correia, nesta cidade.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_no_261-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_no_261-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de trabalho da atual administração, a reforma da ponte do CSU.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no_262-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no_262-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de junto com sua equipe técnica e secretaria de Obras, realizar um estudo para a construção de um campo de espertos no bairro do Alto das Estrelas, com vestiários, instalações de luminárias e alambrados.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_no_263-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_no_263-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria competente, para realizar uma completa revitalização da Praça das Pedreiras, no bairro das Pedreiras, nesta cidade.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_no_264-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_no_264-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo senhor prefeito Edmilson Cupertino e o secretário de obras Fernando Garcia, o estudo e viabilização para a instalação de uma praça pública no bairro da Liberdade.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_no_265-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_no_265-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo senhor prefeito Edmilson Cupertino e o secretário de obras Fernando Garcia, o estudo e viabilização para instalação de uma praça pública no bairro do Alto da Maternidade.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_no_266-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_no_266-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do Plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que viabilize a iluminação e capinação da Rua José Pedro de Oliveira no Bairro Bonança 1, no distrito de Bonança.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_no_267-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_no_267-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no Plano de Trabalho da atual administração, uma espaço de corrida na cidade de Moreno.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_no_270-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_no_270-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que faça pedido de indicação ao Excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a Secretaria Responsável, para melhorar a estrada do Engenho Camarão.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_no_271-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_no_271-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo prefeito do município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para melhorar a Avenida Nossa Senhora da Luz, o único acesso ao Loteamento Monte Sinai</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_no_272-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_no_272-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que faça pedido de indicação ao excelentíssimo prefeito do município, Senhor Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável para dar celeridade na revitalização dos mercados de carne e farinha, reestrutura a feira livre, dotar de infraestrutura o estacionamento de veículos.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no_273-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no_273-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Considerando a importância de promover melhorias estruturais nos espaços urbanos mais vulneráveis, apresento este requerimento para que o Poder Executivo Municipal inclua no cronograma de obras a implantação do Projeto "Becos e Vielas" no bairro da Vila Holandesa, contemplando a pavimentação das seguintes vias: Rua das Tulipas, Rua das Hortênsias, Rua dos Hibiscos e Rua das Azaleias. Essa iniciativa visa ampliar a mobilidade e acessibilidade e a qualidade de vida dos moradores, além de contribuir para a valorização da região.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_no_274-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_no_274-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Avenida Dantas Barreto, no bairro da Cambonge</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no_275-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no_275-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de analisar as possibilidades de implantar uma ciclovia nas avenidas Sofrônio Portela, Avenida Ten. Cleto Campo que fazem parte de PE.007, no centro de nossa cidade.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no_276-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no_276-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de que remeta a este Legislativo Municipal Projeto de Lei de doação de terreno medindo 13,60 mts (treze vírgula sessenta metros) de comprimento por 5,00 mts (cinco metros) de largura, totalizando 68 m^2 (sessenta e oito metros quadrados) na Rua Argila Nº 04, no Xingu, nesta cidade, para o Grupo Espirita Amigos Fraternos - GEAF.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no_277-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no_277-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua da Esperança, no bairro Alto do Santo Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_no_278-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_no_278-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de sistema de videomonitoramento no Cemitério Público Morada das Verdes Colinas</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_no_279-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_no_279-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação da Primeira Travessa das Pedreiras, no bairro das Pedreiras.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_no_280-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_no_280-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão da Segunda Travessa do Xingu, no bairro do Alto Santo Antônio, no Projeto Becos e Vielas, com construção e manutenção de canaletas e drenagem</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_no_281-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_no_281-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a restauração da Praça do João Paulo II.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_no_282-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_no_282-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito deste município, Sr. Edmilson Cupertino de Almeida, no sentido de realizar melhorais e pavimentação (calçamento) na Rua da Estiva, povoado de Massaranduba, distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/811/requerimento_no_283-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/811/requerimento_no_283-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito deste município, Sr. Edmilson Cupertino de Almeida, no sentido de realizar melhorais e pavimentação (calçamento) na Rua Estela Carneiro da Silva, Novo Horizonte, distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_no_284-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_no_284-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito deste município, Sr. Edmilson Cupertino de Almeida, no sentido de realizar melhorais e pavimentação (calçamento) na Rua José Pedro de Oliveira, Bonança I, distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_no_285-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_no_285-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que viabilize a pavimentação, iluminação e capinação da Rua Pedro Paulo da Silva, no bairro Bonança 1, no distrito de Bonança.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_no_286-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_no_286-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município: Sr. Edmilson Cupertino de Almeida, solicito a pavimentação da Rua G - Loteamento Bonança 2.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/817/requerimento_no_287-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/817/requerimento_no_287-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de Guardas Municipais ou Vigilantes Noturnos e abertura diária no Cemitério Público Morada das Verdes Colinas</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no_288-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no_288-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de lombada na Avenida Cleto Campelo, em frente à Escola Rita de Cássia</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_no_290-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_no_290-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de remeter projeto de lei desafetando uma área de terra para fins de doação de um terreno no Conjunto Residencial Dr. Miguel Arraes, para construção de um templo da Igreja Assembleia de Deus, nesta cidade.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_no_291-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_no_291-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Disponibilização de EPI´s, protetor solar, roupas adequadas, médicas e acesso prioritário aos serviço de saúde para os trabalhadores Garis.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no_292-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no_292-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, solicitado a construção/instalação de banheiros públicos na Praça da Bandeira, neste município. Ressalta-se a necessidade de que tais banheiros contemplem acessibilidade, com pelo menos uma unidade adaptada para atender pessoas idosas, pessoas com deficiência, bem como pessoas com Transtorno do Espectro Autista (TEA), garantindo dignidade, inclusão e respeito aos direitos fundamentais de todos os cidadãos.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_293-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_293-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a pavimentação (calçamento) da Rua Josefa Francisca de Queiroz, através do projeto becos e vielas em andamento, no bairro Alto da Maternidade, Moreno-PE</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_no_294-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_no_294-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que realize a pavimentação da Rua Carolina de Medeiros, no bairro do Olaria, nesta cidade.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_296-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_296-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de segurança 24h na Praça da Bandeira</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_297-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_297-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de capinação do entorno e reposição da fiação do chafariz do bairro Miguel Arraes</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_298-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_298-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização da corrida de final de ano.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_299-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_299-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, para que se conceda voto de aplauso e congratulações, aos senhores Renato Guilherme da Silva Pereira, Gerente Regional Oeste; José Robson Oliveira da Veiga, Gerente de Produção; E, Givanildo da Rocha Rodrigues, Coordenador Regional Jangadinha, pelos relevantes serviços prestados à população morenense em relação ao abastecimento de água de nossa cidade e a intervenção de regularizações dos esgotos sanitários do município.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_300-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_300-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo senhor prefeito Edmilson Cupertino, o secretário de obras, Fernando Garcia, a inclusão no programa Becos e Vielas do recapeamento asfáltico da Rua Professor José Lins, bem como a recuperação da ponte que liga a referida rua ao Alto da Maternidade.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_303-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_303-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de requalificação da escadaria da Rua Beiró Uchoa, com implantação de corrimão e saneamento, no bairro do Alto da Maternidade.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_304-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_304-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a Vossa Excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste Município, para que viabilize a construção de um parquinho infantil na Academia da Cidade, localizada no bairro Alto Novo Horizonte no Distrito de Bonança.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_305-2025_-_edilson.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_305-2025_-_edilson.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de junto com sua equipe técnica e a secretaria de obras, realizar um estudo para a construção de alambrado e colocação da leiva de grama (tapete de grama pronta produzido por uma grameira), no campo de futebol Aluízio Pedrosa, no distrito de Bonança.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_306-2025_-_edivan.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_306-2025_-_edivan.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumprida as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Presidente deste legislativo Vereador Joel Luiz, no sentido de realizar em data e hora combinado com o autor desta matéria, uma audiência pública, no plenário desta casa, com todas as entidades deste município, que tiveram seus recursos bloqueados.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no_307-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no_307-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário, que se faça pedido indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de dotar de infraestrutura(capinar, reabrir a estrada de acesso e iluminar) o cruzeiro de Santa Terezinha do Menino Jesus, localizado no Ponto extremo, no distrito de Bonança.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_308-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_308-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, solicito providências urgentes para a reforma e adequação dos banheiros públicos localizados:_x000D_
 - No Mercado Público Municipal;_x000D_
 - No Pátio de Eventos;_x000D_
 - No espaço público do Zazá Gomes.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_309-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_309-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação no excelentíssimo Senhor Prefeito do Município Sr. Edmilson Cupertino de Almeida, no sentido de remeter a esta casa legislativa, projeto de lei que dispõe sobre a Concessão de Licença de Servidores deste Município, para mandato classista.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_310-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_310-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência e aprovação do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que realize a restauração da Ponte que liga a Rua Felipe Camarão ao Alto da Maternidade, nesta cidade.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no_311-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no_311-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>Requerimento - Disponibilização de EPI´s, protetor solar, roupas adequadas, avaliações médicas e acesso prioritário aos serviços de saúde para os trabalhadores garis</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_312-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_312-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de requalificação da Rua André Vida de Negreiros, Rua Pedreiras e Rua da União, no bairro das Pedreiras.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_313-2025_-_toni.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_313-2025_-_toni.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência REQUERER, após ouvido o plenário, que seja encaminhado ao excelentíssimo Senhor Prefeito do Município de Moreno, Sr. Edmilson Cupertino de Almeida, o seguinte pedido: solicitação urgente para a criação de uma nova equipe de manutenção da iluminação pública, com o objetivo de atender de forma mais eficiente o Município de Moreno e o distrito de Bonança.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_314-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_314-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de que haja celeridade para pavimentar a Rua João Lino de Oliveira, no Loteamento Bonança I, nesta cidade.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_315-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_315-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de que haja celerdade na pavimentação das ruas João Ângelo de Lima (antiga Rua H) e Severino Barbosa da Silva (antiga Rua G), da parte alta da Cidade de Deus, neste Município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_315-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_315-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de que haja celeridade na pavimentação da Rua Manoel Jacinto Gomes, no Alto do Pau D´arco, no distrito de Bonança, nesta cidade.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_318-2025_-_cidicley.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_318-2025_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo senhor prefeito do Município, Sr. Edmilson Cupertino, estudos técnicos e a viabilidade para a criação de uma escola municipal de música, voltada ao atendimento de crianças e adolescentes do município.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_319-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_319-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para colocar grama sintética nos campos de futebol de Moreno.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_320-2025_-_margareti.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_320-2025_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de revitalização e iluminação da ponte que liga o bairro Nossa Senhora da Conceição e o bairro do Alto da Maternidade</t>
   </si>
   <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_322-2025_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de remeter a esta Casa Legislativa Projeto de Lei que institui o Conselho Municipal de Proteção e Defesa dos Animais e o Fundo Municipal de Proteção à Vida Animal no âmbito do município de Moreno, conforme minuta do projeto anexa ao presente.</t>
+  </si>
+  <si>
     <t>859</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no_324-2025_-_evandro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no_324-2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, solicito a disponibilização de atendimento odontológico (Dentista) nas unidades básicas de saúde (UBS) dos bairros Liberdade, Olaria, Alto de Santo Antônio, Conceição e João Paulo II</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_329_2025_realizacao_de_audiencia_publica__para_discutir_situacao_do_transporte_universi.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_329_2025_realizacao_de_audiencia_publica__para_discutir_situacao_do_transporte_universi.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispões a realização de audiência publica com o objetivo de discutir a atual situação do Transporte Universitário Municipal.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_no_330-2025_-_marilia.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_no_330-2025_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, uma pista de skate (skate park ou skate plaza) na cidade de Moreno.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_no_332-2025_-_berg.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_no_332-2025_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de fazer um estudo com o secretário de Obras e sua equipe técnica, para após este estudo, viabilizar a compra de bancos de cimento armado, a serem instalados em frente ao cemitério local, como também a colocação de coletores de lixo, para manutenção da limpeza do referido cemitério.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, com fulcro no regimento interno desta casa legislativa, requer, após ouvido o plenário, a realização de audiência pública com o objetivo de discutir a atual situação do transporte universitário municipal, bem como propor soluções e melhorias para o serviço.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no_335-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no_335-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de determinar a secretaria de obras e serviços públicos, para dá celeridade na revitalização do pátio da feira e mercados públicos no distrito de bonança.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no_336-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no_336-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de determinar a secretaria de obras e serviços públicos, para dá celeridade a construção dos calçamentos nas ruas José Estevão da Silva (antiga rua B), vereador José Eduardo da Silva (antiga rua C), Maria Anunciada da Conceição (antiga rua D), vereadora Ana Matos (antiga rua E), professora Maria Margarida Pereira (antiga rua F), Maria José da Silva (antiga rua G), no loteamento bonança II, na cidade de Deus.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_no_337-2025_-_rubem.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_no_337-2025_-_rubem.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de determinar a secretaria de obras e serviços públicos, para dá celeridade a construção dos calçamentos das ruas Manoel Joaquim de Carvalho, Pedro Carneiro da Silva, José Feliciano Gomes, Paulo Pereira, Luiz Raimundo de Souza, Antonio Vicente Veloso de Andrade, no Alto do Paudarco, distrito de Bonança.</t>
   </si>
   <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_344-2025_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o plenário e Cumpridas as Formalidades Regimentais, que se faça Pedido de Indicação ao Excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar Secretaria Competente para realizar a operação tapa buraco na Rua João Fernandes Vieira, em frente a residência n° 443, que vem causando transtornos aos moradores e condutores.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_346-2025_-_evandro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, solicito construção/instalação de uma rampa de acesso na Praça dos Taxistas.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_347-2025_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o plenário e Cumpridas as Formalidades Regimentais, que se faça pedido de indicação ao Excelentíssimo Senhor Prefeito do Município; Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a Secretaria Competente para realizar a Recuperação da Praça da Igreja de Santo Antoņio, nesta cidade.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_348-2025_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação da Rua Lourinaldo Gouveia, no Bairro Souza Leão</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_349-2025_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Operação tapa-buracos na Rua André Vidal de Negreiros no bairro da Mangueira</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_350-2025_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o plenário e Cumpridas as Formalidades Regimentais, solicitar uma audiência pública da Secretaria da Educação no dia 11 de Dezembro de 2025, às 9h da manhã na Câmara Municipal de Moreno, a presente solicitação se fundamenta na necessidade de garantir transparência, participação da comunidade e controle social sobre as políticas públicas educacionais, conforme previsto na legislação vigente e nas diretrizes de gestão democrática da educação.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_362-2025_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA MARILIA RUFINO, no uso de suas prerrogativas Regimentais, vem através deste, após aprovação do douto plenário, manifestar, que seja emitido uma MOÇÃO DE APLAUSO para a secretária da Mulher deste Município, Sra. Patrícia Brasil, pela sua grande atuação frente a esta Secretaria.</t>
+  </si>
+  <si>
     <t>777</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_resolucao_48_2025_comissao_da_juventude.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_resolucao_48_2025_comissao_da_juventude.pdf</t>
   </si>
   <si>
     <t>Projeto que dispõe a criação da Comissão Permanente de Políticas Públicas da Juventude, com a finalidade de acompanhar, fiscalizar e propor ações legislativas e iniciativas voltadas aos direitos e interesses da juventude do município.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_resolucao_060_2025_titulo_cidadao_jacilda_veras.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_resolucao_060_2025_titulo_cidadao_jacilda_veras.pdf</t>
   </si>
   <si>
     <t>projeto de resolução que   Concede  Título  de Cidadão  Morenense  a  Senhora Jacilda  Véras  Cascão</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>Berg do Mercadinho, Calango, Cidi, Enfermeira Margareti</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento de contas de governo do Município de Moreno, exercício de 2023 do Município de Moreno e dá outras providências.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/857/59_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/857/59_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE CONCEDER TITULO DE CIDADAO MORENENSE A SENHORA JACILDA VERÁS CASCÃO</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_173-2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_173-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do benefício de auxílio transporte aos servidores efetivos do poder legislativo de Moreno - PE e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_177-2025_-_joel_do_conselho.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_177-2025_-_joel_do_conselho.pdf</t>
   </si>
   <si>
     <t>Denomina ponte (Ponte Sebastião José de Freitas, no bairro da Cohab) e dá outras providências.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_179-2025_-_edivan_carneiro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_179-2025_-_edivan_carneiro.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo da Lei Municipal Nº 587/2019, adequando-se à Lei Federal da Liberdade Econômica e Modernizando os procedimentos de concessões de Alvarás de Localização e Funcionamento no Município de Moreno/PE</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lei_180-2025_-_edivan_carneiro.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lei_180-2025_-_edivan_carneiro.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de câmeras de monitoramento no interior dos veículos de transporte escolar municipais e universitários de Moreno nos termos deste lei e da outras providências</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_181-2025_-_rubem_nascimento.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_181-2025_-_rubem_nascimento.pdf</t>
   </si>
   <si>
     <t>Denomina praça (Praça Evangelista Decido Paulo Francisco, na cidade de Deus) e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_183-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_183-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Cria o programa "Bullying não é diversão", que cria mecanismos de acolhimento da criança e adolescente vítima de bullying, violência psicológica, moral e cibernética no ambiente escolar.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_186-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_186-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a alienar, por doação, imóvel público municipal que específica e dá outras providências</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_187-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_187-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Institui o programa "IPTU Premiado" e dá outras providências</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_189-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_189-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do serviço de acolhimento familiar provisório de crianças e adolescentes em situação de risco social, privação temporária do convívio com a família de origem, denominado "serviço família acolhedora" e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_190-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_190-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Cria o fundo municipal de educação e define outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_191-2025_-joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_191-2025_-joel.pdf</t>
   </si>
   <si>
     <t>Regulamenta o recebimento de honorários advocatícios pelos procuradores do município e define outras providências</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Edmilson Cupertino de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_193-2025_-_joel.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_193-2025_-_joel.pdf</t>
   </si>
   <si>
     <t>Institui a semana da mãe atípica no Município de Moreno - PE</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/843/197_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/843/197_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A CAMPANHA MUNICIPAL DE INCENTIVO A DOAÇÃO DE CABELO A PESSOAS CARENTES EM TRATAMENTO DE CÂNCER.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/844/205_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/844/205_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE AUTORIZAR O PODER EXECUTIVO A INSTITUIR O PROGRAMA MUNICIPAL DE ACESSO A MEDICAMENTOS MANIPULADOS E DÁ  OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/845/206_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/845/206_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O PROGRAMA MUNICIPAL DE APOIO PSICOLOGICO A GESTANTE E A PUERPERA NO AMBITO DO MUNICIPIO DE MORENO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/846/213_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/846/213_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE  SOBRE A OBRIGATORIEDADE DA INCLUSAO DE LEITE SEM LACTOSE NA MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE MORENO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/847/214_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/847/214_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE INSTITUIR O CAMAROTE DA ACESSIBILIDADE COMO POLITICA PÚBLICA DE INCLUSÃO SOCIAL NOS EVENTOS E FESTIVIDADES REALIZADAS NO MUNICIPIO DO MORENO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/848/227_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/848/227_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE AUTORIZAR A CRIAÇÃO DO FUNDO MUNICIPAL DE ESPORTES DE MORENO</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/849/230_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/849/230_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE ATENDIMENTO PRIORITÁRIO AOS CUIDADORES DE PESSOAS COM DEFICIENCIA OU NECESSIDADES ESPECIAIS NOS ESTABELECIMENTOS PUBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/850/231_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/850/231_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O PROGRAMA MUNICIPAL DE ALUGUEL SOCIAL PARA MULHERES VITIMAS DE VIOLENCIA DOMESTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/851/232_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/851/232_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE INSTITUIR O BANCO VIRTUAL DE LEITE MATERNO NO MUNICIPIO DE MORENO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/852/233_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/852/233_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE SOBRE A INSTALAÇÃO DE DISPOSITIVO ELETRONICO DE SEGURANÇA TIPO BOTÃO DE PANICO NAS ESCOLAS DA REDE MUNICIPAL DE MORENO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/853/236_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/853/236_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE INTITUIR O DIA MUNICIPAL DO LIVRO E DA LEITURA NO MUNICIPIO DE MORENO, A SER COMEMORADO ANUALMENTE EM 29 DE OUTUBRO .</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/854/244_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/854/244_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPOE AUTORIZAR O PROGRAMA DE ENERGIA SOLAR NAS ESCOLAS MUNICIPAIS DE MORENO, COMO MEDIDA DE SUSTENTABILIDADE, EDUCAÇÃO AMBIENTAL, E ECONOMIA DE RECURSOS PUBLICOS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/855/245_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/855/245_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O PROGRAMA MEU VERDE JARDIM DE JARDINS SUSTENTAVEIS NAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/856/246_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/856/246_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O PROGRAMA CULTURA EM MOVIMENTO NO MUNICIPIO DE MORENO</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf</t>
   </si>
   <si>
     <t>projeto de lei que autoriza a Instituir o Programa_x000D_
 "Ver Bem para Aprender" no município de Moreno, que garante exames anuais de acuidade visual e a _x000D_
 doação gratuita de óculos aos estudantes da rede pública municipal de ensino, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei__264_2025_programa_lazer_inclusivo.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei__264_2025_programa_lazer_inclusivo.pdf</t>
   </si>
   <si>
     <t>projeto de lei que   Institui  o  Programa 'Lazer  Inclusivo'  no Município de Moreno,  voltado  à  promoção de _x000D_
 atividades  de lazer,  cultura, esporte  e  recreação  acessíveis às pessoas  com  deficiência,  e _x000D_
 dá  outras  providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_265_2025_combate_a_intolerancia_religiosa.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_265_2025_combate_a_intolerancia_religiosa.pdf</t>
   </si>
   <si>
     <t>projeto de lei que Institui o Dia Municipal de Combate à Intolerância Religiosa e de Valorização das Tradições_x000D_
 de Matriz Africana e do Espiritismo no município de Moreno e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_266_2025_dia_municipal_do_pastor_e_da_pastora.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_266_2025_dia_municipal_do_pastor_e_da_pastora.pdf</t>
   </si>
   <si>
     <t>projeto de lei que  institui, no  âmbito  do Município  de Moreno,  o Dia Municipal  do  Pastor  e  da  _x000D_
 Pastora a  ser  comemorado  anualmente  no segundo  domingo  do  mês  de junho,  e  dá  outras  _x000D_
 providências.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_267_2025_campanha_maio_laranja.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_267_2025_campanha_maio_laranja.pdf</t>
   </si>
   <si>
     <t>projeto de leu que  institui  no  Calendário Oficial  de  Eventos  do  Município de Moreno  a  Campanha  "Maio _x000D_
 Laranja",  dedicada  à  prevenção  e ao  combate  ao  abuso  e  à exploração  sexual  de  crianças  _x000D_
 e adolescentes,  e  dá  outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/870/projeto_de_lei_269_2025_programa_de_apoio_a_habilitacao_gratuita.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/870/projeto_de_lei_269_2025_programa_de_apoio_a_habilitacao_gratuita.pdf</t>
   </si>
   <si>
     <t>projeto de lei que   Autoriza  o  Poder Executivo  Municipal  a  instituir  o Programa  de  Apoio  à _x000D_
 Habilitação Gratuita  para  pessoas  de baixa renda no  Município  de Moreno, e dá  outras  _x000D_
 providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf</t>
   </si>
   <si>
     <t>projeto de lei  que autoriza a Instituir o Programa "Ver Bem  para Aprender" no município de Moreno, que _x000D_
 garante exames anuais de acuidade visual e a doação gratuita de óculos aos estudantes da rede _x000D_
 pública municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_173_13_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_173_13_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede reajuste sobre o valor do salário mínimo, a todos os servidores públicos municipais da administração direta e indireta, que receberem salário mínimo ou abaixo dele e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_complementar_016_-_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_complementar_016_-_2025.pdf</t>
   </si>
   <si>
     <t>Reordena a estrutura da administração direta e indireta do munícipio de Moreno e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_complementar_de_17_de_marco_de_2025.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_complementar_de_17_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal Nº 744, de 27 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_complementar_18.pdf</t>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_complementar_18.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal Nº 744, de 27 de Dezembro de 2024, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4527,68 +4673,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/532/requerimento_no_139-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/658/requerimento_no_001-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_no_2-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_no_003-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_no_004-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/642/requerimento_no_005-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_no_006-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_no_007-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_no_008-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_no_009-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_no_010-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_11-2025_-_marilia_e_joel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_no_12-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_13-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_no_14-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_no_15-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_no_16-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/684/requerimento_no_017-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_no_018-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_no_19-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_no_020-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requerimento_no_021-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_no_22-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_no_23-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/613/requerimento_no_24-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_no_025-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/590/requerimento_no_26-2025_-_marilia_e_edivan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/560/requerimento_no_27-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_no_28-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_no_29-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_no_30-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_no_031-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_no_32-2025_-__mozart.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_no_33-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_no_034-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_no_035-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_036-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_no_037-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_no_38-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_no_039-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_no_40-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_no_041-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_no_042-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_no_043-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_044-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_045-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_046-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_no_047-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_no_48-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_no_049-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_no_50-2025_-_toni_e_marilia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_no_51-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_no_52-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_no_53-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_no_54-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_no_55-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_no_56-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/577/requerimento_no_57-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_no_58-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_no_59-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_no_60-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_no_061-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_no_062-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/576/requerimento_no_63-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_no_064-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_no_65-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_no_66-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_no_067-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_068-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_69-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_no_070-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_no_071-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_no_72-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_no_73-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_74-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento_no_075-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_no_76-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_no_77-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_no_78_-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_no_79-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_80-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_no_81-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_no_82-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_no_084-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_no_85-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_no_86-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/546/requerimento_no_87-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_no_88-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_90-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_no_91-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_no_092-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_no_093-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_no_094-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_no_095-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_no_96-2025-_joel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_no_97-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_no_98-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_no_99_-_2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/544/requerimento_no_100-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_no_101-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_no_102-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_no_103-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_no_104-2025_-marilia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_no_105-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/680/requerimento_no_106-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_no_107-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_no_108-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requerimento_no_109-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_no_110-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_no_111-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_no_112-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_no_113-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_no_114-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_no_115-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_116-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_no_117-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_no_118-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_no_119-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_no_120-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_no_121-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_no_122-2025_-tuca.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_no_123-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_no_124-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_no_127-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_no_128-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_no_129-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_no_130-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_no_131-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_no_132-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_no_134-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_no_135-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento_no_136-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requerimento_no_137-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_no_138-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_no_139-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_140-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_no_141-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_no_142-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_no_143-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento_no_144-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento_no_145-2025_-_adriano_e_joel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_no_146-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/682/requerimento_no_147-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_no_148-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_no_149-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_no_150-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_no_151-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_no_152-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento_no_153-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_154-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_155-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_no_156-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_no_157-2025_-_marilia_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_no_158-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_no_159-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento_no_160-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento_no_161-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_no_162-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_no_163-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_no_164-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_no_165-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_no_167-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/676/requerimento_no_168-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/683/requerimento_no_169-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_no_170-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_171-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_no_172-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/677/requerimento_no_173-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_no_174-2025_-_marilia_rufino.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_no_175-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_no_176-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_no_177-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_no_179-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_no_179-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_no_180-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_no_181-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_no_182-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/707/requerimento_no_183-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_184-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_no_185-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_no_186-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_no_187-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_188-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_189-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_190-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_191-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_no_192-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_no_193-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_no_194-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_no_196-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_197-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_198-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_no_199-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_no_200-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_no_201-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_202-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_no_203-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_no_204-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no_205-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no_206-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_no_207-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_no_209-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no_210-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no_211-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_213-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_214-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_215-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_216-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_217-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_218-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_219-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_220-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no_221-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_222-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_223-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_224-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no_225-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_226-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_227-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_230-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_231-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_232-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_233-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_234-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_236-2025_-_coletivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_237_2025_wifi_para_todos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_238_2025_salas_de_cinema_para_sessoes_adaptadas_para_criancas_e_adolescentes__autistas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_239_2025_treinamento_de_primeiros_socorros_para_os_professores_da_rede_municipal_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_241-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no_242-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_no_243-2025_-solicitando_eleicao_da_mesa_diretora_para_o_bienio_de_2027-2028.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no_244-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no_246-2025_-_ver._toni_reforma_do_campo_nego_duro_e_da_praca_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_247-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no_248-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_no_249-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_251-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no_252-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no_257-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_no_259-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no_260-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_no_261-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no_262-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_no_263-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_no_264-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_no_265-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_no_266-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_no_267-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_no_270-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_no_271-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_no_272-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no_273-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_no_274-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no_275-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no_276-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no_277-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_no_278-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_no_279-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_no_280-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_no_281-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_no_282-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/811/requerimento_no_283-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_no_284-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_no_285-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_no_286-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/817/requerimento_no_287-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no_288-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_no_290-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_no_291-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no_292-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_293-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_no_294-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_296-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_297-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_298-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_299-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_300-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_303-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_304-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_305-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_306-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no_307-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_308-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_309-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_310-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no_311-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_312-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_313-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_314-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_315-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_315-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_318-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_319-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_320-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no_324-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_329_2025_realizacao_de_audiencia_publica__para_discutir_situacao_do_transporte_universi.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_no_330-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_no_332-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no_335-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no_336-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_no_337-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_resolucao_48_2025_comissao_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_resolucao_060_2025_titulo_cidadao_jacilda_veras.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/857/59_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_177-2025_-_joel_do_conselho.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_179-2025_-_edivan_carneiro.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lei_180-2025_-_edivan_carneiro.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_181-2025_-_rubem_nascimento.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_183-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_186-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_187-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_189-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_190-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_191-2025_-joel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_193-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/843/197_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/844/205_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/845/206_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/846/213_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/847/214_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/848/227_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/849/230_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/850/231_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/851/232_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/852/233_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/853/236_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/854/244_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/855/245_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/856/246_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei__264_2025_programa_lazer_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_265_2025_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_266_2025_dia_municipal_do_pastor_e_da_pastora.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_267_2025_campanha_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/870/projeto_de_lei_269_2025_programa_de_apoio_a_habilitacao_gratuita.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_173_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_complementar_016_-_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_complementar_de_17_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_complementar_18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/532/requerimento_no_139-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/658/requerimento_no_001-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_no_2-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_no_003-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_no_004-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/642/requerimento_no_005-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento_no_006-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_no_007-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_no_008-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_no_009-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_no_010-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_11-2025_-_marilia_e_joel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_no_12-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_13-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento_no_14-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento_no_15-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_no_16-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/684/requerimento_no_017-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_no_018-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/568/requerimento_no_19-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_no_020-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/662/requerimento_no_021-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_no_22-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_no_23-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/613/requerimento_no_24-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_no_025-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/590/requerimento_no_26-2025_-_marilia_e_edivan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/560/requerimento_no_27-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/559/requerimento_no_28-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/558/requerimento_no_29-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_no_30-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_no_031-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/599/requerimento_no_32-2025_-__mozart.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_no_33-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/644/requerimento_no_034-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/645/requerimento_no_035-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_036-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/647/requerimento_no_037-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_no_38-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_no_039-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_no_40-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_no_041-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_no_042-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/631/requerimento_no_043-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_044-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_045-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_046-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_no_047-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_no_48-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_no_049-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_no_50-2025_-_toni_e_marilia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_no_51-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_no_52-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento_no_53-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_no_54-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/579/requerimento_no_55-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_no_56-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/577/requerimento_no_57-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_no_58-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_no_59-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_no_60-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_no_061-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_no_062-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/576/requerimento_no_63-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_no_064-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/575/requerimento_no_65-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_no_66-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_no_067-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_068-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_69-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_no_070-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_no_071-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_no_72-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_no_73-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_74-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento_no_075-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_no_76-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_no_77-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_no_78_-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_no_79-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_80-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_no_81-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_no_82-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_no_084-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_no_85-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_no_86-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/546/requerimento_no_87-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_no_88-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_90-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_no_91-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_no_092-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_no_093-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_no_094-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_no_095-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento_no_96-2025-_joel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/596/requerimento_no_97-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/562/requerimento_no_98-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_no_99_-_2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/544/requerimento_no_100-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_no_101-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_no_102-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/541/requerimento_no_103-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_no_104-2025_-marilia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_no_105-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/680/requerimento_no_106-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_no_107-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/595/requerimento_no_108-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/594/requerimento_no_109-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_no_110-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_no_111-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_no_112-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_no_113-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_no_114-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/593/requerimento_no_115-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_116-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/762/requerimento_no_117-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_no_118-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_no_119-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_no_120-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_no_121-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/572/requerimento_no_122-2025_-tuca.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_no_123-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/561/requerimento_no_124-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_no_127-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_no_128-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_no_129-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_no_130-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_no_131-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_no_132-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_no_134-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_no_135-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento_no_136-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/670/requerimento_no_137-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_no_138-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_no_139-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_140-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_no_141-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_no_142-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/540/requerimento_no_143-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento_no_144-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento_no_145-2025_-_adriano_e_joel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_no_146-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/682/requerimento_no_147-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_no_148-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_no_149-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_no_150-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_no_151-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_no_152-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento_no_153-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_154-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_155-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_no_156-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_no_157-2025_-_marilia_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_no_158-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_no_159-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento_no_160-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento_no_161-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_no_162-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_no_163-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_no_164-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_no_165-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_no_167-2025_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/676/requerimento_no_168-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/683/requerimento_no_169-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_no_170-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_171-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_no_172-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/677/requerimento_no_173-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/627/requerimento_no_174-2025_-_marilia_rufino.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_no_175-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_no_176-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_no_177-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_no_179-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_no_179-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_no_180-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_no_181-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_no_182-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/707/requerimento_no_183-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_no_184-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_no_185-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_no_186-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_no_187-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_no_188-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_no_189-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/722/requerimento_no_190-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_no_191-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_no_192-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_no_193-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_no_194-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_no_196-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_197-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_no_198-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/737/requerimento_no_199-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_no_200-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_no_201-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_202-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/761/requerimento_no_203-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/760/requerimento_no_204-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no_205-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no_206-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/739/requerimento_no_207-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_no_209-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no_210-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no_211-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_212-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no_213-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no_214-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no_215-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/758/requerimento_no_216-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no_217-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no_218-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_219-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no_220-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no_221-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_222-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_223-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/763/requerimento_no_224-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no_225-2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_226-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/768/requerimento_no_227-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no_230-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_231-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no_232-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_233-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no_234-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_no_236-2025_-_coletivo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_237_2025_wifi_para_todos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/757/requerimento_238_2025_salas_de_cinema_para_sessoes_adaptadas_para_criancas_e_adolescentes__autistas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_239_2025_treinamento_de_primeiros_socorros_para_os_professores_da_rede_municipal_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no_241-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no_242-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/778/requerimento_no_243-2025_-solicitando_eleicao_da_mesa_diretora_para_o_bienio_de_2027-2028.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no_244-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no_246-2025_-_ver._toni_reforma_do_campo_nego_duro_e_da_praca_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_247-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no_248-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/780/requerimento_no_249-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_251-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no_252-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no_254-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_255-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no_257-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/783/requerimento_no_259-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no_260-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_no_261-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no_262-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_no_263-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_no_264-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_no_265-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_no_266-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/794/requerimento_no_267-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_no_270-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_no_271-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_no_272-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no_273-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_no_274-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no_275-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no_276-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no_277-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_no_278-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_no_279-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/807/requerimento_no_280-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/806/requerimento_no_281-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_no_282-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/811/requerimento_no_283-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_no_284-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_no_285-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_no_286-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/817/requerimento_no_287-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no_288-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_no_290-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_no_291-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no_292-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_293-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_no_294-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_no_296-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_297-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_no_298-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_299-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_no_300-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_no_303-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no_304-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_no_305-2025_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_no_306-2025_-_edivan.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no_307-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no_308-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/827/requerimento_no_309-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no_310-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no_311-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no_312-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no_313-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_no_314-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/837/requerimento_no_315-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/838/requerimento_no_315-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_no_318-2025_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_no_319-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no_320-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_322-2025_-_toni.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no_324-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_329_2025_realizacao_de_audiencia_publica__para_discutir_situacao_do_transporte_universi.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_no_330-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/860/requerimento_no_332-2025_-_berg.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no_335-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no_336-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_no_337-2025_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_344-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_346-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_347-2025_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_348-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_349-2025_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_350-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_362-2025_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_resolucao_48_2025_comissao_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/873/projeto_resolucao_060_2025_titulo_cidadao_jacilda_veras.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/857/59_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_177-2025_-_joel_do_conselho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/527/projeto_de_lei_179-2025_-_edivan_carneiro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/526/projeto_de_lei_180-2025_-_edivan_carneiro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_181-2025_-_rubem_nascimento.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_183-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_186-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_187-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_189-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_190-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_191-2025_-joel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_193-2025_-_joel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/843/197_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/844/205_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/845/206_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/846/213_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/847/214_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/848/227_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/849/230_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/850/231_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/851/232_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/852/233_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/853/236_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/854/244_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/855/245_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/856/246_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/871/projeto_de_lei__264_2025_programa_lazer_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/867/projeto_de_lei_265_2025_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/868/projeto_de_lei_266_2025_dia_municipal_do_pastor_e_da_pastora.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/869/projeto_de_lei_267_2025_campanha_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/870/projeto_de_lei_269_2025_programa_de_apoio_a_habilitacao_gratuita.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/872/projeto_de_lei_270_2025_institui_programa_ver_bem_para_aprender.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_173_13_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_complementar_016_-_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_complementar_de_17_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_complementar_18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H348"/>
+  <dimension ref="A1:H360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9921,77 +10067,77 @@
       </c>
       <c r="G206" s="1" t="s">
         <v>846</v>
       </c>
       <c r="H206" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>848</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>849</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>850</v>
       </c>
       <c r="H207" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>852</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>853</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>854</v>
       </c>
       <c r="H208" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>856</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>857</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
@@ -9999,103 +10145,103 @@
       </c>
       <c r="G209" s="1" t="s">
         <v>858</v>
       </c>
       <c r="H209" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>860</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>861</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>862</v>
       </c>
       <c r="H210" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>864</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>865</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>866</v>
       </c>
       <c r="H211" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>868</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>869</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>870</v>
       </c>
       <c r="H212" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>872</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>873</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
@@ -10129,51 +10275,51 @@
       </c>
       <c r="G214" s="1" t="s">
         <v>878</v>
       </c>
       <c r="H214" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>880</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>881</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>882</v>
       </c>
       <c r="H215" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>884</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>885</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
@@ -10207,363 +10353,363 @@
       </c>
       <c r="G217" s="1" t="s">
         <v>890</v>
       </c>
       <c r="H217" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>892</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>893</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>894</v>
       </c>
       <c r="H218" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>896</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>897</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>898</v>
       </c>
       <c r="H219" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>900</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>901</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H220" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>904</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>905</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>906</v>
       </c>
       <c r="H221" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>908</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>909</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
         <v>304</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>361</v>
+        <v>910</v>
       </c>
       <c r="H222" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>89</v>
+        <v>304</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H223" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>89</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>916</v>
+        <v>361</v>
       </c>
       <c r="H224" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>918</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>919</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>920</v>
       </c>
       <c r="H225" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>922</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>923</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>924</v>
       </c>
       <c r="H226" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>926</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>927</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>928</v>
       </c>
       <c r="H227" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>930</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>931</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>932</v>
       </c>
       <c r="H228" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>934</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>935</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
+        <v>18</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="G229" s="1" t="s">
+      <c r="H229" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>938</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>939</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>941</v>
       </c>
       <c r="H230" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>943</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>944</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
@@ -10597,233 +10743,233 @@
       </c>
       <c r="G232" s="1" t="s">
         <v>949</v>
       </c>
       <c r="H232" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>951</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>952</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>361</v>
+        <v>953</v>
       </c>
       <c r="H233" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>299</v>
+        <v>27</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>956</v>
+        <v>361</v>
       </c>
       <c r="H234" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>958</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>959</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>27</v>
+        <v>299</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>960</v>
       </c>
       <c r="H235" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>962</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>963</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>964</v>
       </c>
       <c r="H236" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>966</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>967</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>968</v>
       </c>
       <c r="H237" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>970</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>971</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>972</v>
       </c>
       <c r="H238" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>974</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>975</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>304</v>
+        <v>132</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>976</v>
       </c>
       <c r="H239" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>978</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>979</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>132</v>
+        <v>304</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>980</v>
       </c>
       <c r="H240" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>982</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>983</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
@@ -10831,2792 +10977,3104 @@
       </c>
       <c r="G241" s="1" t="s">
         <v>984</v>
       </c>
       <c r="H241" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>986</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>987</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>988</v>
       </c>
       <c r="H242" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>990</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>991</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="G243" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H243" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>993</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
         <v>994</v>
-      </c>
-[...4 lines deleted...]
-        <v>995</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
         <v>89</v>
       </c>
       <c r="G244" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H244" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>997</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
         <v>998</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>27</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="D245" t="s">
-[...8 lines deleted...]
-      <c r="G245" s="1" t="s">
+      <c r="H245" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
         <v>1002</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>71</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="D246" t="s">
-[...8 lines deleted...]
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>1006</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>71</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="D247" t="s">
-[...8 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
         <v>1010</v>
       </c>
-      <c r="B248" t="s">
-[...2 lines deleted...]
-      <c r="C248" t="s">
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>89</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="D248" t="s">
-[...8 lines deleted...]
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
         <v>1014</v>
-      </c>
-[...4 lines deleted...]
-        <v>1015</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>44</v>
       </c>
       <c r="G249" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H249" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
         <v>1018</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>44</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="D250" t="s">
-[...8 lines deleted...]
-      <c r="G250" s="1" t="s">
+      <c r="H250" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
         <v>1022</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>304</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="D251" t="s">
-[...8 lines deleted...]
-      <c r="G251" s="1" t="s">
+      <c r="H251" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
         <v>1026</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>71</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="D252" t="s">
-[...8 lines deleted...]
-      <c r="G252" s="1" t="s">
+      <c r="H252" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
         <v>1030</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>44</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="D253" t="s">
-[...8 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H253" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
         <v>1034</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>27</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="D254" t="s">
-[...8 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>1038</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>27</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="D255" t="s">
-[...8 lines deleted...]
-      <c r="G255" s="1" t="s">
+      <c r="H255" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
         <v>1042</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>18</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>1043</v>
       </c>
-      <c r="D256" t="s">
-[...8 lines deleted...]
-      <c r="G256" s="1" t="s">
+      <c r="H256" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
         <v>1046</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>304</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="D257" t="s">
-[...8 lines deleted...]
-      <c r="G257" s="1" t="s">
+      <c r="H257" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
         <v>1050</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>110</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="D258" t="s">
-[...8 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
         <v>1054</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>110</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="D259" t="s">
-[...8 lines deleted...]
-      <c r="G259" s="1" t="s">
+      <c r="H259" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>1058</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>110</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="D260" t="s">
-[...8 lines deleted...]
-      <c r="G260" s="1" t="s">
+      <c r="H260" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
         <v>1062</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>89</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="D261" t="s">
-[...8 lines deleted...]
-      <c r="G261" s="1" t="s">
+      <c r="H261" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
         <v>1066</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
         <v>89</v>
       </c>
       <c r="G262" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H262" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
         <v>1070</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>76</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="D263" t="s">
-[...8 lines deleted...]
-      <c r="G263" s="1" t="s">
+      <c r="H263" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
         <v>1074</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>132</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="D264" t="s">
-[...8 lines deleted...]
-      <c r="G264" s="1" t="s">
+      <c r="H264" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
         <v>1078</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>71</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="D265" t="s">
-[...8 lines deleted...]
-      <c r="G265" s="1" t="s">
+      <c r="H265" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
         <v>1082</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>89</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="D266" t="s">
-[...8 lines deleted...]
-      <c r="G266" s="1" t="s">
+      <c r="H266" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
         <v>1086</v>
       </c>
-      <c r="B267" t="s">
-[...2 lines deleted...]
-      <c r="C267" t="s">
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>89</v>
+      </c>
+      <c r="G267" s="1" t="s">
         <v>1087</v>
       </c>
-      <c r="D267" t="s">
-[...8 lines deleted...]
-      <c r="G267" s="1" t="s">
+      <c r="H267" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
         <v>1090</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>89</v>
+      </c>
+      <c r="G268" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="D268" t="s">
-[...8 lines deleted...]
-      <c r="G268" s="1" t="s">
+      <c r="H268" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
         <v>1094</v>
       </c>
-      <c r="B269" t="s">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>304</v>
+      </c>
+      <c r="G269" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="D269" t="s">
-[...8 lines deleted...]
-      <c r="G269" s="1" t="s">
+      <c r="H269" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
         <v>1098</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>110</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="D270" t="s">
-[...8 lines deleted...]
-      <c r="G270" s="1" t="s">
+      <c r="H270" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
         <v>1102</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>110</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="D271" t="s">
-[...8 lines deleted...]
-      <c r="G271" s="1" t="s">
+      <c r="H271" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>1106</v>
       </c>
-      <c r="B272" t="s">
-[...2 lines deleted...]
-      <c r="C272" t="s">
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>110</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="D272" t="s">
-[...8 lines deleted...]
-      <c r="G272" s="1" t="s">
+      <c r="H272" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
         <v>1110</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>18</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="D273" t="s">
-[...8 lines deleted...]
-      <c r="G273" s="1" t="s">
+      <c r="H273" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
         <v>1114</v>
       </c>
-      <c r="B274" t="s">
-[...2 lines deleted...]
-      <c r="C274" t="s">
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>274</v>
+      </c>
+      <c r="G274" s="1" t="s">
         <v>1115</v>
       </c>
-      <c r="D274" t="s">
-[...8 lines deleted...]
-      <c r="G274" s="1" t="s">
+      <c r="H274" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
         <v>1118</v>
       </c>
-      <c r="B275" t="s">
-[...2 lines deleted...]
-      <c r="C275" t="s">
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>89</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="D275" t="s">
-[...8 lines deleted...]
-      <c r="G275" s="1" t="s">
+      <c r="H275" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
         <v>1122</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>89</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="D276" t="s">
-[...8 lines deleted...]
-      <c r="G276" s="1" t="s">
+      <c r="H276" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
         <v>1126</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>71</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="D277" t="s">
-[...8 lines deleted...]
-      <c r="G277" s="1" t="s">
+      <c r="H277" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
         <v>1130</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>132</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
         <v>1134</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>274</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="D279" t="s">
-[...5 lines deleted...]
-      <c r="G279" s="1" t="s">
+      <c r="H279" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
         <v>1138</v>
       </c>
-      <c r="B280" t="s">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>71</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="D280" t="s">
-[...8 lines deleted...]
-      <c r="G280" s="1" t="s">
+      <c r="H280" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
         <v>1142</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>44</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="D281" t="s">
-[...8 lines deleted...]
-      <c r="G281" s="1" t="s">
+      <c r="H281" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
         <v>1146</v>
-      </c>
-[...4 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
         <v>89</v>
       </c>
       <c r="G282" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H282" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
         <v>1150</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="D283" t="s">
-[...8 lines deleted...]
-      <c r="G283" s="1" t="s">
+      <c r="H283" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
         <v>1154</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>89</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1155</v>
       </c>
-      <c r="D284" t="s">
-[...8 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
         <v>1158</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>132</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="D285" t="s">
-[...8 lines deleted...]
-      <c r="G285" s="1" t="s">
+      <c r="H285" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
         <v>1162</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>89</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1163</v>
       </c>
-      <c r="D286" t="s">
-[...8 lines deleted...]
-      <c r="G286" s="1" t="s">
+      <c r="H286" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
         <v>1166</v>
       </c>
-      <c r="B287" t="s">
-[...2 lines deleted...]
-      <c r="C287" t="s">
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>89</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="D287" t="s">
-[...8 lines deleted...]
-      <c r="G287" s="1" t="s">
+      <c r="H287" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
         <v>1170</v>
       </c>
-      <c r="B288" t="s">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>18</v>
+      </c>
+      <c r="G288" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="D288" t="s">
-[...8 lines deleted...]
-      <c r="G288" s="1" t="s">
+      <c r="H288" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
         <v>1174</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>18</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="D289" t="s">
-[...8 lines deleted...]
-      <c r="G289" s="1" t="s">
+      <c r="H289" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
         <v>1178</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>299</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="D290" t="s">
-[...8 lines deleted...]
-      <c r="G290" s="1" t="s">
+      <c r="H290" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
         <v>1182</v>
       </c>
-      <c r="B291" t="s">
-[...2 lines deleted...]
-      <c r="C291" t="s">
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>110</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>1183</v>
       </c>
-      <c r="D291" t="s">
-[...8 lines deleted...]
-      <c r="G291" s="1" t="s">
+      <c r="H291" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
         <v>1186</v>
       </c>
-      <c r="B292" t="s">
-[...2 lines deleted...]
-      <c r="C292" t="s">
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>274</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="D292" t="s">
-[...8 lines deleted...]
-      <c r="G292" s="1" t="s">
+      <c r="H292" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
         <v>1190</v>
       </c>
-      <c r="B293" t="s">
-[...2 lines deleted...]
-      <c r="C293" t="s">
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>71</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>1191</v>
       </c>
-      <c r="D293" t="s">
-[...8 lines deleted...]
-      <c r="G293" s="1" t="s">
+      <c r="H293" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
         <v>1194</v>
       </c>
-      <c r="B294" t="s">
-[...2 lines deleted...]
-      <c r="C294" t="s">
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>44</v>
+      </c>
+      <c r="G294" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="D294" t="s">
-[...8 lines deleted...]
-      <c r="G294" s="1" t="s">
+      <c r="H294" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
         <v>1198</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>132</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1199</v>
       </c>
-      <c r="D295" t="s">
-[...8 lines deleted...]
-      <c r="G295" s="1" t="s">
+      <c r="H295" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
         <v>1202</v>
       </c>
-      <c r="B296" t="s">
-[...2 lines deleted...]
-      <c r="C296" t="s">
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>89</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1203</v>
       </c>
-      <c r="D296" t="s">
-[...8 lines deleted...]
-      <c r="G296" s="1" t="s">
+      <c r="H296" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
         <v>1206</v>
       </c>
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>132</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="D297" t="s">
-[...8 lines deleted...]
-      <c r="G297" s="1" t="s">
+      <c r="H297" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
         <v>1210</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>110</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="D298" t="s">
-[...8 lines deleted...]
-      <c r="G298" s="1" t="s">
+      <c r="H298" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
         <v>1214</v>
       </c>
-      <c r="B299" t="s">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>110</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="D299" t="s">
-[...8 lines deleted...]
-      <c r="G299" s="1" t="s">
+      <c r="H299" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
         <v>1218</v>
       </c>
-      <c r="B300" t="s">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>110</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="D300" t="s">
-[...8 lines deleted...]
-      <c r="G300" s="1" t="s">
+      <c r="H300" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
         <v>1222</v>
       </c>
-      <c r="B301" t="s">
-[...2 lines deleted...]
-      <c r="C301" t="s">
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>27</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="D301" t="s">
-[...8 lines deleted...]
-      <c r="G301" s="1" t="s">
+      <c r="H301" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
         <v>1226</v>
       </c>
-      <c r="B302" t="s">
-[...2 lines deleted...]
-      <c r="C302" t="s">
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>71</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="D302" t="s">
-[...8 lines deleted...]
-      <c r="G302" s="1" t="s">
+      <c r="H302" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
         <v>1230</v>
       </c>
-      <c r="B303" t="s">
-[...2 lines deleted...]
-      <c r="C303" t="s">
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>89</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="D303" t="s">
-[...8 lines deleted...]
-      <c r="G303" s="1" t="s">
+      <c r="H303" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
         <v>1234</v>
-      </c>
-[...4 lines deleted...]
-        <v>1235</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
         <v>132</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>361</v>
+        <v>1235</v>
       </c>
       <c r="H304" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1237</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>1238</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>110</v>
+        <v>274</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="H305" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1241</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>1242</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="H306" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1245</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>1246</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>110</v>
+        <v>304</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="H307" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1249</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>216</v>
+        <v>1250</v>
       </c>
       <c r="D308" t="s">
-        <v>1250</v>
+        <v>11</v>
       </c>
       <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>44</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1251</v>
       </c>
-      <c r="F308" t="s">
-[...2 lines deleted...]
-      <c r="G308" s="1" t="s">
+      <c r="H308" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
         <v>1254</v>
       </c>
-      <c r="B309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D309" t="s">
-        <v>1250</v>
+        <v>11</v>
       </c>
       <c r="E309" t="s">
-        <v>1251</v>
+        <v>12</v>
       </c>
       <c r="F309" t="s">
         <v>132</v>
       </c>
       <c r="G309" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H309" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
         <v>1257</v>
       </c>
-      <c r="B310" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D310" t="s">
-        <v>1250</v>
+        <v>11</v>
       </c>
       <c r="E310" t="s">
-        <v>1251</v>
+        <v>12</v>
       </c>
       <c r="F310" t="s">
+        <v>110</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="H310" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1260</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>261</v>
+        <v>1261</v>
       </c>
       <c r="D311" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>110</v>
+      </c>
+      <c r="G311" s="1" t="s">
         <v>1262</v>
       </c>
-      <c r="F311" t="s">
-[...2 lines deleted...]
-      <c r="G311" s="1" t="s">
+      <c r="H311" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
         <v>1265</v>
       </c>
-      <c r="B312" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D312" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E312" t="s">
-        <v>1262</v>
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>110</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="H312" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1268</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>717</v>
+        <v>1269</v>
       </c>
       <c r="D313" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E313" t="s">
-        <v>1262</v>
+        <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="H313" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>725</v>
+        <v>1273</v>
       </c>
       <c r="D314" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E314" t="s">
-        <v>1262</v>
+        <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="H314" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>729</v>
+        <v>1277</v>
       </c>
       <c r="D315" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E315" t="s">
-        <v>1262</v>
+        <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>299</v>
+        <v>66</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="H315" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>733</v>
+        <v>1281</v>
       </c>
       <c r="D316" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E316" t="s">
-        <v>1262</v>
+        <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="H316" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>741</v>
+        <v>1285</v>
       </c>
       <c r="D317" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E317" t="s">
-        <v>1262</v>
+        <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="H317" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>753</v>
+        <v>1289</v>
       </c>
       <c r="D318" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E318" t="s">
-        <v>1262</v>
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>304</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="H318" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>757</v>
+        <v>1293</v>
       </c>
       <c r="D319" t="s">
-        <v>1261</v>
+        <v>11</v>
       </c>
       <c r="E319" t="s">
-        <v>1262</v>
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>304</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="H319" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>765</v>
+        <v>216</v>
       </c>
       <c r="D320" t="s">
-        <v>1261</v>
+        <v>1297</v>
       </c>
       <c r="E320" t="s">
-        <v>1262</v>
+        <v>1298</v>
+      </c>
+      <c r="F320" t="s">
+        <v>132</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="H320" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>769</v>
+        <v>265</v>
       </c>
       <c r="D321" t="s">
-        <v>1261</v>
+        <v>1297</v>
       </c>
       <c r="E321" t="s">
-        <v>1262</v>
+        <v>1298</v>
+      </c>
+      <c r="F321" t="s">
+        <v>132</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
       <c r="H321" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1295</v>
+        <v>1304</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>773</v>
+        <v>269</v>
       </c>
       <c r="D322" t="s">
-        <v>1261</v>
+        <v>1297</v>
       </c>
       <c r="E322" t="s">
-        <v>1262</v>
+        <v>1298</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1305</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1296</v>
+        <v>361</v>
       </c>
       <c r="H322" t="s">
-        <v>1297</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>781</v>
+        <v>261</v>
       </c>
       <c r="D323" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E323" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F323" t="s">
-        <v>1299</v>
+        <v>132</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1300</v>
+        <v>1310</v>
       </c>
       <c r="H323" t="s">
-        <v>1301</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1302</v>
+        <v>1312</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>793</v>
+        <v>701</v>
       </c>
       <c r="D324" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E324" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1309</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1303</v>
+        <v>1313</v>
       </c>
       <c r="H324" t="s">
-        <v>1304</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1305</v>
+        <v>1315</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>825</v>
+        <v>717</v>
       </c>
       <c r="D325" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E325" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F325" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1306</v>
+        <v>1316</v>
       </c>
       <c r="H325" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>725</v>
+      </c>
+      <c r="D326" t="s">
         <v>1308</v>
       </c>
-      <c r="B326" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E326" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F326" t="s">
-        <v>132</v>
+        <v>299</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="H326" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>849</v>
+        <v>729</v>
       </c>
       <c r="D327" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E327" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F327" t="s">
-        <v>132</v>
+        <v>299</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="H327" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>853</v>
+        <v>733</v>
       </c>
       <c r="D328" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E328" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F328" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="H328" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>905</v>
+        <v>741</v>
       </c>
       <c r="D329" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E329" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F329" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="H329" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>915</v>
+        <v>753</v>
       </c>
       <c r="D330" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E330" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1309</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="H330" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>919</v>
+        <v>757</v>
       </c>
       <c r="D331" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E331" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1309</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="H331" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>923</v>
+        <v>765</v>
       </c>
       <c r="D332" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E332" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1309</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="H332" t="s">
-        <v>1328</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>927</v>
+        <v>769</v>
       </c>
       <c r="D333" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E333" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1309</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="H333" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1332</v>
+        <v>1342</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>935</v>
+        <v>773</v>
       </c>
       <c r="D334" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E334" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1309</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1333</v>
+        <v>1343</v>
       </c>
       <c r="H334" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>967</v>
+        <v>781</v>
       </c>
       <c r="D335" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E335" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F335" t="s">
-        <v>132</v>
+        <v>1346</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1336</v>
+        <v>1347</v>
       </c>
       <c r="H335" t="s">
-        <v>1337</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1338</v>
+        <v>1349</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1339</v>
+        <v>793</v>
       </c>
       <c r="D336" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E336" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F336" t="s">
         <v>132</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1340</v>
+        <v>1350</v>
       </c>
       <c r="H336" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>971</v>
+        <v>825</v>
       </c>
       <c r="D337" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E337" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F337" t="s">
         <v>132</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="H337" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>975</v>
+        <v>829</v>
       </c>
       <c r="D338" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E338" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F338" t="s">
         <v>132</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="H338" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1348</v>
+        <v>1358</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1019</v>
+        <v>853</v>
       </c>
       <c r="D339" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E339" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F339" t="s">
         <v>132</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="H339" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1023</v>
+        <v>857</v>
       </c>
       <c r="D340" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E340" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F340" t="s">
         <v>132</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="H340" t="s">
-        <v>1353</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1354</v>
+        <v>1364</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1027</v>
+        <v>909</v>
       </c>
       <c r="D341" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E341" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F341" t="s">
         <v>132</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1355</v>
+        <v>1365</v>
       </c>
       <c r="H341" t="s">
-        <v>1356</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1357</v>
+        <v>1367</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1031</v>
+        <v>919</v>
       </c>
       <c r="D342" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E342" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F342" t="s">
         <v>132</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1358</v>
+        <v>1368</v>
       </c>
       <c r="H342" t="s">
-        <v>1359</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1360</v>
+        <v>1370</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1361</v>
+        <v>923</v>
       </c>
       <c r="D343" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E343" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F343" t="s">
         <v>132</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1362</v>
+        <v>1371</v>
       </c>
       <c r="H343" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1364</v>
+        <v>1373</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1035</v>
+        <v>927</v>
       </c>
       <c r="D344" t="s">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E344" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F344" t="s">
         <v>132</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="H344" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>709</v>
+        <v>931</v>
       </c>
       <c r="D345" t="s">
-        <v>1368</v>
+        <v>1308</v>
       </c>
       <c r="E345" t="s">
-        <v>1369</v>
+        <v>1309</v>
       </c>
       <c r="F345" t="s">
-        <v>1299</v>
+        <v>132</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="H345" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>84</v>
+        <v>939</v>
       </c>
       <c r="D346" t="s">
-        <v>1373</v>
+        <v>1308</v>
       </c>
       <c r="E346" t="s">
-        <v>1374</v>
+        <v>1309</v>
       </c>
       <c r="F346" t="s">
-        <v>1299</v>
+        <v>132</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="H346" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>88</v>
+        <v>971</v>
       </c>
       <c r="D347" t="s">
-        <v>1373</v>
+        <v>1308</v>
       </c>
       <c r="E347" t="s">
-        <v>1374</v>
+        <v>1309</v>
       </c>
       <c r="F347" t="s">
-        <v>1299</v>
+        <v>132</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="H347" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F348" t="s">
+        <v>132</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>975</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F349" t="s">
+        <v>132</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>979</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F350" t="s">
+        <v>132</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F351" t="s">
+        <v>132</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F352" t="s">
+        <v>132</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F353" t="s">
+        <v>132</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F354" t="s">
+        <v>132</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F355" t="s">
+        <v>132</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F356" t="s">
+        <v>132</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>709</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>84</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>88</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
         <v>93</v>
       </c>
-      <c r="D348" t="s">
-[...12 lines deleted...]
-        <v>1382</v>
+      <c r="D360" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1429</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13924,50 +14382,62 @@
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
     <hyperlink ref="G327" r:id="rId326"/>
     <hyperlink ref="G328" r:id="rId327"/>
     <hyperlink ref="G329" r:id="rId328"/>
     <hyperlink ref="G330" r:id="rId329"/>
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
     <hyperlink ref="G342" r:id="rId341"/>
     <hyperlink ref="G343" r:id="rId342"/>
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
     <hyperlink ref="G347" r:id="rId346"/>
     <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>