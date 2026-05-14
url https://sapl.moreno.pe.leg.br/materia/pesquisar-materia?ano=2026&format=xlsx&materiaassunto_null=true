--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -10,136 +10,238 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="495">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Berg do Mercadinho</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/908/requerimento_no_001-2026_-_berg.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, para que se faça pedido de indicação ao excelentíssimo Senhor prefeito do Município de Moreno, no sentido de incluir no Plano de Trabalho da atual administração, a pavimentação (calçamento) da Av. Jorge Raline, no bairro da Galinha D´água.</t>
   </si>
   <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Joel do Conselho</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/915/requerimento_no_002-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a revitalização das escadarias das Ruas Beiró Uchoa, Professor José Lins e Edmundo de Sá Gouveia (próximas ao terminal das Kombis), no bairro do Alto da Maternidade, nesta cidade.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/914/requerimento_no_003-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a pavimentação  (calçamento) da Rua João Dourado Filho, no bairro Alto da Maternidade, Moreno-PE</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/916/requerimento_no_004-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a pavimentação  (calçamento) da Rua 08 de Dezembro, no bairro do Alto da Maternidade, Moreno-PE, ponto de referência: ao lado do supermercado Ciave</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Rubem Nascimento</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/938/requerimento_no_006-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para pavimentar as seguintes ruas: Benedita Maria de Lima e Estela Carneiro da Silva, no Novo Horizonte, distrito de Bonança.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_no_007-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Luiz Ferra, bairro - Nossa Senhora da Conceição - Moreno - PE.</t>
+  </si>
+  <si>
     <t>907</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/907/requerimento_no_008-2026_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, cumprindo o que estabelece o regimento interno deste legislativo, solicita que se faça pedido de indicação ao Excelentíssimo Sr. Prefeito Edmilson Cupertino, para que autorize a secretaria competente a pavimentar a Rua da Lagoa (próximo ao foção), que da acesso ao Alto das Estrelas, nessa cidade.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/906/requerimento_no_009-2026_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que coloque no programa de pavimentação, a IIª Travessa Tabelião Francisco Peixoto (antiga Rua dos Músicos), no bairro da Olaria, nesta cidade.</t>
   </si>
   <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/932/requerimento_no_010-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência e aprovação do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para retomada das obras no campo de lamparina, situado no bairro de Nossa Senhora de Fátima, neste cidade.</t>
+  </si>
+  <si>
     <t>895</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/895/requerimento_no_011-2026_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua Floriano, localizado no Bairro da Galinha D´água, nesta cidade.</t>
   </si>
   <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/931/requerimento_no_012-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no autorizar a secretaria competente, para realizar uma completa revitalização da Praça das Pedreiras, no bairro das Pedreiras, nesta cidade.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/930/requerimento_no_013-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a recuperação da ponte que liga o bairro Nossa Senhora da Conceição ao Alto da Maternidade, conhecida como ponte Biu Correia, nesta cidade.</t>
+  </si>
+  <si>
     <t>894</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_no_014-2026_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua 1ª Travessa Tabelião Francisco Peixoto (mais conhecida como a Rua do Música) nesta cidade.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/893/requerimento_no_015-2026_-_berg.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a recuperação asfáltica da Rua 10 de Novembro que liga a BR 232, neste município.</t>
   </si>
   <si>
     <t>896</t>
@@ -189,74 +291,173 @@
   <si>
     <t>910</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/910/requerimento_no_024-2026_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Prefeito Osias Mendonça, localizada no bairro do João Paulo II.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/909/requerimento_no_025-2026_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua José Cavalcanti de Albuquerque Q-L,V E K localizada no bairro do João Paulo II.</t>
   </si>
   <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/948/requerimento_no_026-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua João Sabino de Oliveira, bairro - Bela Vista - Moreno - PE.</t>
+  </si>
+  <si>
     <t>886</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_no_027-2026_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua da Regeneração localizada no bairro do João Paulo II.</t>
   </si>
   <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/971/requerimento_no_028-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação no excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a Pavimentação (calçamento) da Rua josé Vicente Xavier localizada no bairro do João Paulo II</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/920/requerimento_no_029-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Kaik Henrique da Silva localizada no bairro do João Paulo II.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/922/requerimento_no_030-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Lafaett de Aquino Lopes localizada no bairro do João Paulo II</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/943/requerimento_no_031-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Maximino Inácio da Silva, localizada no bairro do João Paulo II.</t>
+  </si>
+  <si>
     <t>887</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/887/requerimento_no_032-2026_-_toni.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua do Campo localizada no bairro do João Paulo II</t>
   </si>
   <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Calango</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/966/requerimento_no_033-2026_-_edilson.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize a pavimentação da Rua Maria Helena, no bairro Olaria, neste município.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_no_034-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação no excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a Pavimentação (calçamento) da Travessa José Vicente Xavier localizada no bairro do João Paulo II.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/969/requerimento_no_035-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação no excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a Pavimentação (calçamento) da Rua Ronaldo Justino localizada no bairro do João Paulo II</t>
+  </si>
+  <si>
     <t>888</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Cidi</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_no_039-2026_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino, que seja realizado  os calçamentos das Ruas 14 de julho, Córrego do Penoso e Rua dos Ipês, localizadas no bairro do Penoso nesta cidade.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/898/requerimento_no_040-2026_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação da Rua Travessa da Olaria, localizada no bairro Olaria, nesta cidade.</t>
@@ -267,186 +468,1077 @@
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Mozart Bruno</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/905/requerimento_no_042-2026_-_mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a recuperação da ponte que liga a Rua Felipe Camarão ao bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/904/requerimento_no_043-2026_-_mozart.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas prerrogativas e atribuições requer a V. Exª após aprovação dos nobres pares, que seja encaminhado expediente ao Exmº Sr. Prefeito deste município, Sr. Edmilson Cupertino de Almeida, para que viabilize recursos e junto com sua equipe técnica faça o estudo para a construção de um campo de futebol, nesta cidade.</t>
   </si>
   <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/937/requerimento_no_044-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, para que seja feito um estudo técnico e na medida do possível, que seja realizado o alargamento da ponte que fica localizada na Rua do Progresso (Próximo a INCELPA) que dar acesso ao bairro Nossa Senhora de Fátima e bairro Nossa Senhora da Conceição, nesta cidade.</t>
+  </si>
+  <si>
     <t>913</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/913/requerimento_no_045-2026_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino e o secretário de obras Fernando Garcia, o pedido para taparem os buracos existentes na rua Sebastiana Daniel Trindade da Silva, no bairro do CSU</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/912/requerimento_no_046-2026_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino, o pedido de conservação, drenagem, iluminação e sinalização das estradas que dão acesso a zona rural do município.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/903/requerimento_no_047-2026_-_mozart.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente, a realizar a recuperação do Muro da Escola Sevy Rocha, no bairro do Alto da Maternidade, nesta cidade</t>
   </si>
   <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/942/requerimento_no_048-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que seja solicitada ao poder executivo municipal, por meio da secretaria competente, a inclusão da 1ª Travessa André Vidal de Negreiros, localizada no bairro Mangueira, no cronograma de obras de calçamento, tendo em vista as constantes dificuldades enfrentadas pelos moradores para se locomoverem pela referida via, especialmente nos períodos chuvosos, quando a ausência de infraestrutura agrava significativamente a situação.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Adriano do Detergente</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/967/requerimento_no_049-2026_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação da Rua Vereador Adelson Maciel - Bairro Nossa Senhora da Conceição</t>
+  </si>
+  <si>
     <t>892</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>Joel do Conselho</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/892/requerimento_no_050-2026_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentindo de autorizar à secretaria competente para realizar a pavimentação (calçamento) da rua da cachoeira, antiga Rua Manoel Miudinho, no bairro da Mangueira, Moreno-PE</t>
   </si>
   <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/951/requerimento_no_055-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, cumprindo o que estabelece o regimento interno deste legislativo, solicita que se faça pedido de indicação ao excelentíssimo Sr. Prefeito Edmilson Cupertino, para que autorize a secretaria competente a pavimentar a Rua José Victor de Araújo, no bairro Nossa Senhora da Conceição (a Rua do Posto de Saúde), nesta cidade.</t>
+  </si>
+  <si>
     <t>891</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/891/requerimento_no_057-2026_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentindo de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Josefa Francisca de Queiroz, através do projeto becos e vielas em andamento, bairro Alto da Maternidade, Moreno-PE</t>
   </si>
   <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/939/requerimento_no_058-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para a pavimentação das ruas: João Lino de Oliveira, Manoel Paulo dos Santos, no Loteamento Bonança I, no distrito de Bonança.</t>
+  </si>
+  <si>
     <t>899</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/899/requerimento_no_059-2026_-_marilia.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Luiz Cavalcanti Fraga, Quadra R, João Paulo II.</t>
   </si>
   <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/941/requerimento_no_060-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, solicitando à secretaria competente a implantação de placas indicativas de sinalização dos pontos turísticos do Município de Moreno, diante da ausência e insuficiência de identificação adequada desses locais.</t>
+  </si>
+  <si>
     <t>890</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/890/requerimento_no_061-2026_-_joel.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, ouvido o plenário e cumpridas às formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentindo de autorizar à secretaria competente para colocar Grama Sintética nos campos de Lamparina e no das Pedreiras, Moreno-PE</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/889/requerimento_no_062-2026_-_cidicley.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais, solicito ao excelentíssimo Senhor Prefeito Edmilson Cupertino, o pedido para que seja feita a drenagem e calçamento das ruas Marina Severina de Araújo Silva, e da Rua João Couto, no bairro da Olaria.</t>
   </si>
   <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_063-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Gilberto Viana localizado no Bairro de Nossa Senhora da Conceição, nesta cidade.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/927/requerimento_no_064-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Miguel Arraes, no bairro Cohab, Moreno-PE.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/929/requerimento_no_065-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) no projeto Becos e Vielas que está em andamento, Rua da Olaria, bairro - Olaria - Moreno - PE.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/947/requerimento_no_066-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Travessa Nova Descoberta, bairro - Alto do Santo Antônio - Moreno - PE.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente a implantação de rede pública de internet WI-FI gratuita nas praças e demais espaços públicos do Município - Moreno - PE.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/973/requerimento_no_068-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua Marcos Freire, no bairro da Galinha D´água, nesta cidade.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/964/requerimento_no_069-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao senhor prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Antônio Ferreira Neri, bairro Bela Vista - Próximo a funerária Amorim Filho - Moreno - PE</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/965/requerimento_no_070-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Argélia, Bairro - Alto do Santo Antônio - Moreno. Ponto de referência: Bar de Heleno na subida de Fonseca Móveis.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/940/requerimento_no_071-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito, Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável para fazer a limpeza, manutenção, reabertura dos acessos e illuminação do cruzeiro de Santa Terezinha do Menino Jesus, localizado no ponto extremo, no distrito de Bonança.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/918/requerimento_no_072-2026_-_cidicley.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo Senhor Prefeito Edmilson Cupertino,  o pedido de para que seja feito a retirada do lixo acumulado na Rua Joaquim Murtinho, no alto de Santo Antônio.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/919/requerimento_no_072-2026_-_cidicley.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo Senhor Prefeito Edmilson Cupertino e Secretário de Obras Fernando Garcia, o pedido de reparo, pavimentação e drenagem da Estrada de Jardim, no bairro Tamboatá</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/917/requerimento_no_074-2026_-_cidicley.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvindo o plenário e cumpridas as formalidades regimentais solicito ao excelentíssimo Senhor Prefeito Edmilson Cupertino, encaminhar projeto de lei para doação de terreno para a construção da Capela de São Bento no Bairro do Penoso.</t>
+  </si>
+  <si>
     <t>902</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Enfermeira Margareti</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/902/requerimento_no_075-2026_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de execução de operação tapa-buracos na Rua André Vidal de Negreiros, no bairro da Mangueira.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/900/requerimento_no_076-2026_-_margareti.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza, desassoreamento e alargamento do canal que corta o Bairro de Nossa Senhora das Graças (INABI), no trecho compreendido entre a ponte dos Arautos e a Saída da BR-232.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/901/requerimento_no_077-2026_-_margareti.pdf</t>
   </si>
   <si>
     <t>Pedido de requalificação da ponte situada no Loteamento Nossa Senhora das Graças (INABI 2)</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/956/requerimento_no_078-2026_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas e atribuições conferidas pelo regimento interno deste poder e pela lei orgânica deste município requer a V. Ex.ª após aprovação dos nobres pares que seja encaminhado expediente ao Exmª. Sr. Prefeito deste Município, Sr. Edmilson Cupertino de Almeida, para que viabilize junto com o Secretário de Obras, Sr. Fernando Garcia a substituição dos bancos da Praça de Taxi, desta cidade, como também o aumento dos números de bancos e ainda a restauração da citada praça, atendendo assim solicitação d os taxistas e da população que utiliza aquele espaço.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/953/requerimento_no_079-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua Constantino Albuquerque Maranhão, no bairro Nossa Senhora da Conceição, nesta cidade.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_080-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a implantação do programa de pavimentação da Rua João Julio Costa, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_no_081-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Professora Corina Gomes de Oliveira, localizado no Bairro de Nossa Senhora da Conceição, nesta cidade.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_no_082-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que seja realizado a pavimentação da Rua São Pedro, no bairro da Galinha D´água, nesta cidade.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/995/requerimento_no_084-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor prefeito deste município, para que realize a pavimentação da Rua Carolina de Medeiros, no bairro do Olaria, nesta cidade.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Evandro da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_085-2025_-_evandro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito do município: Sr. Edmilson Cupertino de Almeida, bem como à secretaria competente, solicito que seja realizada a limpeza e retirada de lixo e entulhos em um terreno localizado ao lado do campo de Lamparina, na Rua Antônio de Lemos, no bairro Nossa Senhora de Fátima, no município de Moreno.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/935/requerimento_20n_c2_ba_20086-2026_20-_20mar_c3_adlia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, solicitar uma audiência pública de Saneamento Básico no dia 16 de abril de 2026, às 9h30 da manhã na Câmara Municipal de Moreno.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/934/requerimento_no_087-2026_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a reparação da escadaria, localizada no bairro Alto do Santo Antônio, na Rua Bolívia, próximo a casa de número 115.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/925/requerimento_no_088-2026_-_edilson.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da administração, a construção de uma praça, no alto do Pau D´arco, no distrito d Bonança, nesta cidade.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/924/requerimento_no_089-2026_-_edilson.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve no uso de suas prerrogativas legais e regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a instalação de uma maternidade municipal, nesta cidade.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/923/requerimento_no_090-2026_-_edilson.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve no uso de suas prerrogativas legais e regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a instalação de uma clínica para atendimento de pessoas com Espectro Autista, nesta cidade.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/936/requerimento_no_093-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de viabilizar junto a secretaria competente para que seja tomadas as providências necessárias para efetuar a retirada de um poste de ferro, localizado dentro do terreno da paroquia de Santo Antônio, que encontra-se colocando em risco a vida de moradores daquela localidade, como também a dos religiosos que frequentam essa paroquia.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/921/requerimento_no_094-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao Hospital Armindo Moura e sua equipe.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/933/requerimento_no_095-2026_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a reforma da ponte do CSU.</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/959/requerimento_no_096-2026_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a contratação de assistente social, em regime de plantão para a Policlínica Beiró Uchôa</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/958/requerimento_no_097-2026_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a informatização de dados da policlínica Beiró Uchôa</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/972/requerimento_no_098-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação no excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de autorizar à secretaria competente para realizar a pavimentação (calçamento) da Rua Pedra de Moisés. Ponto de Referência: última Rua da Conceição. Bairro - Nossa Senhora da Conceição - Moreno - PEE.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_099-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, para que seja realizado a pavimentação da Rua Beira Rio, localizada no bairro da Galinha D´água, nesta cidade.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/950/requerimento_no_100-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, para que seja realizado a pavimentação da Rua Ulisses Guimarães, localizada no Bairro da Galinha D´água, nesta cidade.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/989/requerimento_no_101-2026_-_joel.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito deste município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente para realizar a pavimentação (calçamento) da Rua Segunda Travessa da Cachoeira, bairro Mangueira - Moreno - PE. Ponto de referência: espaço Eucaliptos Recepções.</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/944/requerimento_no_102-2026_-_edilson.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas legais e regimentais, requer que seja feito pedido de indicação ao excelentíssimo Senhor Prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a instalação de uma Unidade Básica de Saúde (UBS), no Conjunto Residencial Governador Miguel Arraes de Alencar, neste município.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_106-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve,  no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize estudo para a criação do "PROGRAMA PSF SEGURO", com objetivo de proporcionar maior segurança aos pacientes, acompanhantes, profissionais da saúde e os demais servidores, além da prevenção do patrimônio público, através da implantação de câmeras de monitoramento e alarmes, integrados a Guarda Civil Municipal (GCM), em todas os postos de saúde da Zona Urbana e Rural, bem como a contratação de profissionais de segurança para atuar nestas áreas.</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/955/requerimento_no_107-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação da Rua Esperança, no bairro Vila Holandesa.</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/957/requerimento_no_108-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação da Rua das Betônicas, no bairro Alto do Sol Nascente.</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/978/requerimento_no_109-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor prefeito deste município, para que seja realizado a pavimentação da Rua Maria Severina de Araujo Silva, que interliga a Rua João Couto, que interliga a Rua João Couto, no bairro do Olaria, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimento_no_110-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a construção da ponte do Bairro da Galinha D´água, ligando a Av. Jorge Raline com a PE. 07, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/requerimento_no_111-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a Vossa Excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que realize a pavimentação de um trecho da Av. Dantas Barreto, que fica por traz da casa de parto e que dar acesso a BR 232, nesta cidade.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/990/requerimento_no_112-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer a vossa excelência, após anuência do plenário, o envio do presente expediente ao excelentíssimo Senhor Prefeito deste município, para que viabilize estudo para a criação do PROGRAMA ESCOLA SEGURA, com o objetivo de proporcionar maior segurança de estudantes, professores e demais servidores, além da prevenção do patrimônio público, através da implantação de câmeras de monitoramento e alarmes, integrados a Guarda Civil Municipal  (GCM), em todas as escolas municipais da Zona Urbana e Rural, bem como a contratação de profissionais de segurança, durante o período letivo, ainda se possível a criação da patrulha escola da GCM.</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/961/requerimento_no_114-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais, após anuência do plenário, requer ao chefe do Poder Executivo Municipal, que viabilize junto a sua equipe técnica a instalação de um playground na praça da Matriz Nossa senhora da Conceição - Antiga Praça do Jacaré -, nesta cidade.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_no_115-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais, após anuência do plenário, requer ao chefe do Poder Executivo Municipal, que viabilize junto a Secretaria Municipal de Educação, um reajuste salarial, para os profissionais que atuam na área de Apoio Pedagógico, em razão do salario atual se encontrar muito defasado.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/960/requerimento_no_116-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições legais, após anuência do plenário, requer ao chefe do Poder Executivo Municipal, que viabilize junto a Secretaria Municipal de Saúde, um aumento na insalubridade dos Socorristas do SAMU, Enfermeiros (as), técnicos de enfermagem, motoristas de ambulância e em todas as áreas da saúde que recebem insalubridade, que atualmente é de 20% (vinte por cento) que passe a ser de 40% (quarenta por cento) do vencimento base, percentual reconhecido pelo tribunal superior do trabalho.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/991/requerimento_no_117-2026_-_berg.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça apelo ao excelentíssimo Sr. Prefeito do Município, no sentido de autorizar a secretaria competente, à reativar, o sistema de monitoramento, de câmaras de vídeo, instaladas nas Av. Cleto Campelo e Dr. Sofrônio Portela para melhor segurança da população.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_no_118-2026_-_edilson.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas prerrogativas regimentais e legais, requer ao V. Execia, após anuência do plenário, o envio do presente expediente ao excelentíssimo senhor prefeito deste município, para que coloque no programa becos e vielas, a Rua Abel Severiano Leite, no bairro da Olaria, nesta cidade.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/968/requerimento_no_119-2026_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Pavimentação da Rua Leopoldo Franklin de Lacerda - Bairro Nossa Senhora da Conceição.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/977/requerimento_no_120-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação urgente da reforma do mercado público de carne no distrito de Bonança</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_no_121-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação da Rua dos Jatobás, no bairro Terra Nostra.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/980/requerimento_no_122-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza e desobstrução do canal da Vila Liberdade, no bairro da Cohab</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_no_123-2026_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito deste município: Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, para que todas as escolas do município tenham salas de recursos.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_no_125-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito deste município: Sr. Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a complementação da pavimentação (calçamento) da Rua Capitão Calixto, próximo a Escola Professora Auta de França e do Reservatório da COMPESA, no Alto da Maternidade.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/requerimento_no_126-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a pavimentação (calçamento) da Rua Vereador Arnaldo Alexandre Bezerra, localizado no bairro de Nossa Senhora da Conceição, nesta cidade.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/996/requerimento_no_128-2026_-_tuca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração a pavimentação (calçamento) da Rua Dr. Osmario Gomes de Araújo, localizada nesta cidade.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/983/requerimento_no_130-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de criação e implantação de protocolo de assistência integral às mulheres vítimas de violência no âmbito da rede municipal de saúde, em articulação com a Secretaria da Mulher.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/982/requerimento_no_131-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de videomonitorameto no Cemitério das Verdes Colinas</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/981/requerimento_no_132-2026_-_marilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor prefeito Edmilson Cupertino de Almeida, no sentido de incluir no plano de trabalho da atual administração, a construção de muro de arrimo na Rua Jornalista João Carneiro, no bairro da Cohab. A barreira é logo a baixo onde fica localizada a Praça do Alto das Estrelas.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/992/requerimento_no_133-2026_-_toni.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Sr. Prefeito do Município, no sentido de providenciar a instalação de painéis eletrônicos informativos com exibição de horário e temperatura na Praça da Bandeira, localizada ao município de Moreno-PE.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/985/requerimento_no_134-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito deste município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria responsável, para requalificar as pontes sobre o Rio Várzea do Una, que liga as seguintes bairros: Novo Horizonte, Paudarco e Estação, no Centro Comercial no Distrito de Bonança - Nesta cidade.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_no_135-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito deste município: Sr. Edmilson Cupertino de Almeida, no sentido de encaminhar a secretaria responsável, para construir uma academia da saúde no povoado de massaranduba</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/984/requerimento_no_136-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo senhor Prefeito deste município: Sr. Edmilson Cupertino de Almeida, no sentido de autorizar a secretaria competente, para realizar a construção de um muro de arrimo, para contenção da barreira localizada nas proximidades da residência nº 84, na Rua 13 de Maio, no bairro Olaria, com a finalidade de prevenir deslizamentos e assegurar a proteção das moradias locais.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/997/requerimento_no_137-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo prefeito do município, Sr. Edmilson Cupertino de Almeida, no sentido de instalar postes com luminárias na via local no distrito de Bonança, sentido Moreno/Bonança, até a entrada de Queimadas, e no sentido Bonança/Moreno, do retorno em Bonança II, até o retorno do Restaurante O Brasileira, nesta cidade.</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_no_143-2026_-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor Prefeito do Município, Sr. Edmilson Cupertino de Almeida, no sentido de viabilizar junto ao governo do estado, limpeza e retirada de entulhos existentes na calçada da Rua Argélia, no Alto de Santo Antônio, nesta cidade.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/994/requerimento_no_146-2026_-_evandro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, ouvido o plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Senhor prefeito d município: Sr. Edmilson Cupertino de Almeida, bem como à secretaria competente, solicito a regularização e pontualidade no pagamento dos profissionais de apoio escolar que atuam nas unidades de ensino do município</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/requerimento_no_147-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de revitalização da quadra e das praças do bairro Miguel Arraes.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_no_148-2026_-_margareti.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora ENFERMEIRA MARGARETI, exercendo o mandato com compromisso com a comunidade e no desempenho da função de Segunda Secretária desta Casa Legislativa, apresenta, para análise e deliberação, o presente requerimento, por meio do qual solicita a intervenção do Poder Executivo Municipal para que seja implantado serviço de segurança 24 horas na Praça da Bandeira, um dos principais pontos de convivência e circulação do Município de Moreno.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/requerimento_no_149-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de instalar manilhas na passagem molhada na estrada de Massaranduba, no trecho localizado nas proximidades da Granja União, no distrito de Bonança.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_no_150-2026_-_rubem.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, ouvido em plenário e cumpridas as formalidades regimentais, que se faça pedido de indicação ao excelentíssimo Prefeito do Município, Senhor Edmilson Cupertino de Almeida, no sentido de fazer à aquisição de um aparelho de ultrassonografia para à unidade de saúde enfermeiro Braz,  no distrito de Bonança.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -750,68 +1842,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/908/requerimento_no_001-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/907/requerimento_no_008-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/906/requerimento_no_009-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/895/requerimento_no_011-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_no_014-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/893/requerimento_no_015-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/896/requerimento_no_020-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/897/requerimento_no_022-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/911/requerimento_no_023-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/910/requerimento_no_024-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/909/requerimento_no_025-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_no_027-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/887/requerimento_no_032-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_no_039-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/898/requerimento_no_040-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/905/requerimento_no_042-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/904/requerimento_no_043-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/913/requerimento_no_045-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/912/requerimento_no_046-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/903/requerimento_no_047-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/892/requerimento_no_050-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/891/requerimento_no_057-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/899/requerimento_no_059-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/890/requerimento_no_061-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/889/requerimento_no_062-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/902/requerimento_no_075-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/900/requerimento_no_076-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/901/requerimento_no_077-2026_-_margareti.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/908/requerimento_no_001-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/915/requerimento_no_002-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/914/requerimento_no_003-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/916/requerimento_no_004-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/938/requerimento_no_006-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_no_007-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/907/requerimento_no_008-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/906/requerimento_no_009-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/932/requerimento_no_010-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/895/requerimento_no_011-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/931/requerimento_no_012-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/930/requerimento_no_013-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_no_014-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/893/requerimento_no_015-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/896/requerimento_no_020-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/897/requerimento_no_022-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/911/requerimento_no_023-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/910/requerimento_no_024-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/909/requerimento_no_025-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/948/requerimento_no_026-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_no_027-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/971/requerimento_no_028-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/920/requerimento_no_029-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/922/requerimento_no_030-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/943/requerimento_no_031-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/887/requerimento_no_032-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/966/requerimento_no_033-2026_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_no_034-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/969/requerimento_no_035-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_no_039-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/898/requerimento_no_040-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/905/requerimento_no_042-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/904/requerimento_no_043-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/937/requerimento_no_044-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/913/requerimento_no_045-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/912/requerimento_no_046-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/903/requerimento_no_047-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/942/requerimento_no_048-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/967/requerimento_no_049-2026_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/892/requerimento_no_050-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/951/requerimento_no_055-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/891/requerimento_no_057-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/939/requerimento_no_058-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/899/requerimento_no_059-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/941/requerimento_no_060-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/890/requerimento_no_061-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/889/requerimento_no_062-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_063-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/927/requerimento_no_064-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/929/requerimento_no_065-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/947/requerimento_no_066-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/973/requerimento_no_068-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/964/requerimento_no_069-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/965/requerimento_no_070-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/940/requerimento_no_071-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/918/requerimento_no_072-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/919/requerimento_no_072-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/917/requerimento_no_074-2026_-_cidicley.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/902/requerimento_no_075-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/900/requerimento_no_076-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/901/requerimento_no_077-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/956/requerimento_no_078-2026_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/953/requerimento_no_079-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_080-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_no_081-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_no_082-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/995/requerimento_no_084-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_085-2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/935/requerimento_20n_c2_ba_20086-2026_20-_20mar_c3_adlia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/934/requerimento_no_087-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/925/requerimento_no_088-2026_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/924/requerimento_no_089-2026_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/923/requerimento_no_090-2026_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/936/requerimento_no_093-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/921/requerimento_no_094-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/933/requerimento_no_095-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/959/requerimento_no_096-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/958/requerimento_no_097-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/972/requerimento_no_098-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_099-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/950/requerimento_no_100-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/989/requerimento_no_101-2026_-_joel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/944/requerimento_no_102-2026_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_106-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/955/requerimento_no_107-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/957/requerimento_no_108-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/978/requerimento_no_109-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimento_no_110-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/requerimento_no_111-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/990/requerimento_no_112-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/961/requerimento_no_114-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_no_115-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/960/requerimento_no_116-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/991/requerimento_no_117-2026_-_berg.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_no_118-2026_-_edilson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/968/requerimento_no_119-2026_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/977/requerimento_no_120-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_no_121-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/980/requerimento_no_122-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_no_123-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_no_125-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/requerimento_no_126-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/996/requerimento_no_128-2026_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/983/requerimento_no_130-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/982/requerimento_no_131-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/981/requerimento_no_132-2026_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/992/requerimento_no_133-2026_-_toni.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/985/requerimento_no_134-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_no_135-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/984/requerimento_no_136-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/997/requerimento_no_137-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_no_143-2026_-_mozart.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/994/requerimento_no_146-2026_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/requerimento_no_147-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_no_148-2026_-_margareti.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/requerimento_no_149-2026_-_rubem.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreno.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_no_150-2026_-_rubem.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -840,765 +1931,3195 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>77</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>86</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>90</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>94</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>98</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>102</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>106</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>82</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>110</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>114</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>82</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
         <v>123</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>127</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>82</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>129</v>
       </c>
-      <c r="H29" t="s">
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
         <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>82</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>136</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>77</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>136</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>145</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>82</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>174</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>77</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>82</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>202</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>136</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>210</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>72</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>218</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H51" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>221</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H52" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>226</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H53" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>230</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>234</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H55" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>238</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>241</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>242</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>31</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H57" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>246</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>250</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>136</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H59" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>253</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>254</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>136</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>258</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>259</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>262</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>263</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>259</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>259</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>174</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H64" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>274</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>275</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>72</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H65" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>278</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>279</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>72</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H66" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>282</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>283</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>72</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H67" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>286</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>287</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H68" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>290</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>291</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H69" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>294</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>295</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>296</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H70" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>299</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>300</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>77</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H71" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>303</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>77</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>307</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>308</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>123</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H73" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>311</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>312</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>123</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>315</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>316</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>123</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>320</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>145</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H76" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>323</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>82</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H77" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>328</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>77</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H78" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>331</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>332</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>77</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H79" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>335</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>336</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>77</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H80" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>340</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H81" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>343</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>344</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>347</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>348</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H83" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>351</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>352</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H84" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>355</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>356</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>82</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H85" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>359</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>360</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H86" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>363</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>364</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>259</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>368</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>259</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H88" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>371</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>372</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>72</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H89" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>375</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>376</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H90" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>379</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>380</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H91" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>383</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>384</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H92" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>387</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>388</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>145</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H93" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>391</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>392</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>145</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H94" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>395</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>396</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>145</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H95" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>399</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>400</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H96" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>403</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>404</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>123</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H97" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>407</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>408</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>174</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H98" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>411</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>412</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>259</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H99" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>415</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>416</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>259</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H100" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>419</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>420</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>259</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H101" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>423</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>424</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>77</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H102" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>427</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>428</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>145</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H103" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>431</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>432</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>72</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H104" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>435</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>436</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>72</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H105" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>439</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>440</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>259</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H106" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>443</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>444</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>259</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>447</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>448</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>77</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H108" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>451</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>452</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>82</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H109" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>455</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>456</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>31</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H110" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>459</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>460</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>31</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H111" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>463</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>464</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>145</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H112" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>467</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>468</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H113" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>471</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>472</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>145</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H114" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>475</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>476</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>296</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H115" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>479</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>480</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>259</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H116" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>483</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>484</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>259</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H117" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>487</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>488</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>31</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H118" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>491</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>492</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>31</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H119" t="s">
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>